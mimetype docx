--- v0 (2026-01-30)
+++ v1 (2026-05-15)
@@ -93,111 +93,103 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Oddział w R</w:t>
       </w:r>
       <w:r w:rsidR="00FF10C0">
         <w:t>zeszowie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287DC17B" w14:textId="77777777" w:rsidR="00D062AB" w:rsidRPr="00C7138F" w:rsidRDefault="00D062AB" w:rsidP="005B6021">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7138F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Pisemny przetarg ofertowy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B74612C" w14:textId="77777777" w:rsidR="00D062AB" w:rsidRDefault="00D062AB" w:rsidP="002A5ABF"/>
-    <w:p w14:paraId="3AC0DEDA" w14:textId="2586E5A2" w:rsidR="00D062AB" w:rsidRDefault="00BC6C98" w:rsidP="002A5ABF">
+    <w:p w14:paraId="3AC0DEDA" w14:textId="44306DD5" w:rsidR="00D062AB" w:rsidRDefault="00BC6C98" w:rsidP="002A5ABF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t>Zakład Ubezpieczeń Społecznych</w:t>
       </w:r>
       <w:r w:rsidR="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3C71" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">Oddział w </w:t>
       </w:r>
       <w:r w:rsidR="00531B70">
         <w:t xml:space="preserve"> Rzeszowie </w:t>
       </w:r>
       <w:r w:rsidR="00D062AB">
-        <w:t xml:space="preserve">ogłasza pisemny przetarg ofertowy </w:t>
+        <w:t xml:space="preserve">ogłasza </w:t>
+      </w:r>
+      <w:r w:rsidR="0060114B">
+        <w:t xml:space="preserve"> II </w:t>
+      </w:r>
+      <w:r w:rsidR="00D062AB">
+        <w:t xml:space="preserve">pisemny przetarg ofertowy </w:t>
       </w:r>
       <w:r w:rsidR="00AB3B90" w:rsidRPr="00D062AB">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D90E60" w:rsidRPr="00D062AB">
         <w:t>a sprzedaż używan</w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="00D062AB">
         <w:t>ego</w:t>
       </w:r>
       <w:r w:rsidR="00D90E60" w:rsidRPr="00D062AB">
         <w:t>, wycofan</w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="00D062AB">
         <w:t>ego</w:t>
       </w:r>
       <w:r w:rsidR="00D90E60" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> z eksploatacji </w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">pojazdu </w:t>
       </w:r>
       <w:r w:rsidR="006920BE">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Renault </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> II</w:t>
+        <w:t>Renault Kangoo II</w:t>
       </w:r>
       <w:r w:rsidR="00BE0648">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1432336E" w14:textId="77777777" w:rsidR="00D062AB" w:rsidRDefault="00D062AB" w:rsidP="002A5ABF"/>
     <w:p w14:paraId="64EBBB74" w14:textId="5C39D041" w:rsidR="002A5ABF" w:rsidRDefault="00564DFA" w:rsidP="002A5ABF">
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">Przeznaczony do sprzedaży </w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="00D062AB">
         <w:t>samochód</w:t>
       </w:r>
       <w:r w:rsidR="00FF3C71" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t>był wyk</w:t>
       </w:r>
       <w:r w:rsidR="00FF3C71" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">orzystywany na </w:t>
       </w:r>
@@ -319,59 +311,51 @@
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="002A5ABF">
         <w:t>arka</w:t>
       </w:r>
       <w:r w:rsidR="008A2428" w:rsidRPr="002A5ABF">
         <w:t>, model</w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002D1C07" w:rsidRPr="002A5ABF">
         <w:t>wersja</w:t>
       </w:r>
       <w:r w:rsidR="00387276" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="006920BE">
-        <w:t xml:space="preserve">Renault </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> II</w:t>
+        <w:t>Renault Kangoo II</w:t>
       </w:r>
       <w:r w:rsidR="002B6973">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B6E346" w14:textId="183C7E07" w:rsidR="00387276" w:rsidRPr="002A5ABF" w:rsidRDefault="00387276" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5ABF">
         <w:t>Rodzaj pojazdu</w:t>
       </w:r>
       <w:r w:rsidR="008A2428" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00531B70">
         <w:t xml:space="preserve">ciężarowy </w:t>
       </w:r>
       <w:r w:rsidR="00556A99" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -624,66 +608,69 @@
       <w:r w:rsidR="006920BE">
         <w:t>383.417</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve"> km</w:t>
       </w:r>
       <w:r w:rsidR="00531B70">
         <w:t xml:space="preserve"> ( w dniu </w:t>
       </w:r>
       <w:r w:rsidR="007605BC">
         <w:t xml:space="preserve"> wykonania </w:t>
       </w:r>
       <w:r w:rsidR="00531B70">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001A2641">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="007605BC">
         <w:t>spertyzy</w:t>
       </w:r>
       <w:r w:rsidR="001A2641">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F76881" w14:textId="017FE249" w:rsidR="00C7138F" w:rsidRDefault="00967C80" w:rsidP="00C7138F">
+    <w:p w14:paraId="72F76881" w14:textId="00888253" w:rsidR="00C7138F" w:rsidRDefault="00967C80" w:rsidP="00C7138F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5ABF">
         <w:t>Cena wywoławcza:</w:t>
       </w:r>
       <w:r w:rsidR="00556A99" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006920BE">
-        <w:t>14.637</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00275BFA">
+        <w:t>3.173,30</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5ABF">
         <w:t>zł</w:t>
       </w:r>
       <w:r w:rsidR="002B771A" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A2641">
         <w:t>brutto</w:t>
       </w:r>
       <w:r w:rsidR="002B771A" w:rsidRPr="002A5ABF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18711E1E" w14:textId="2DD246D6" w:rsidR="002A5ABF" w:rsidRPr="00D062AB" w:rsidRDefault="002A5ABF" w:rsidP="002A5ABF"/>
     <w:p w14:paraId="469D251D" w14:textId="77777777" w:rsidR="002A5ABF" w:rsidRPr="002A5ABF" w:rsidRDefault="00503CDB" w:rsidP="002A5ABF">
       <w:r w:rsidRPr="002A5ABF">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00556A99" w:rsidRPr="002A5ABF">
         <w:t>amochód po</w:t>
       </w:r>
       <w:r w:rsidR="0064322C" w:rsidRPr="002A5ABF">
         <w:t>sia</w:t>
       </w:r>
@@ -739,81 +726,72 @@
       <w:r w:rsidRPr="00D062AB">
         <w:t>informacje techniczne</w:t>
       </w:r>
       <w:r w:rsidR="00BC6C98" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> nie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> zawarte w niniejszej ofercie </w:t>
       </w:r>
       <w:r w:rsidR="00CE6086" w:rsidRPr="00D062AB">
         <w:t>można uzyskać</w:t>
       </w:r>
       <w:r w:rsidR="00BC6C98" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D1C07" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">telefonicznie bądź </w:t>
       </w:r>
       <w:r w:rsidR="00BC6C98" w:rsidRPr="00D062AB">
         <w:t>na stronach internetowych</w:t>
       </w:r>
       <w:r w:rsidR="00A15D89" w:rsidRPr="00D062AB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A16F7F2" w14:textId="17177863" w:rsidR="006F1996" w:rsidRDefault="00760A4E" w:rsidP="002A5ABF">
+    <w:p w14:paraId="3A16F7F2" w14:textId="1F4C956E" w:rsidR="006F1996" w:rsidRDefault="00760A4E" w:rsidP="002A5ABF">
       <w:r w:rsidRPr="00D062AB">
         <w:lastRenderedPageBreak/>
         <w:t>Pojazd</w:t>
       </w:r>
       <w:r w:rsidR="00A8755F" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2AED" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">będący przedmiotem przetargu można oglądać </w:t>
       </w:r>
       <w:r w:rsidR="00946ACB" w:rsidRPr="00D062AB">
         <w:t>od dnia ogłoszenia</w:t>
       </w:r>
       <w:r w:rsidR="00DE2AED" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481E08">
         <w:t xml:space="preserve">do </w:t>
       </w:r>
-      <w:r w:rsidR="00E025ED">
-[...9 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00275BFA">
+        <w:t>03.03</w:t>
       </w:r>
       <w:r w:rsidR="0042670D">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="009017CD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00596CDF" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5E60" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">r. </w:t>
       </w:r>
       <w:r w:rsidR="0042670D">
         <w:br/>
       </w:r>
       <w:r w:rsidR="000B5E60" w:rsidRPr="00D062AB">
         <w:t>w godzinach od 7</w:t>
       </w:r>
       <w:r w:rsidR="00DD055E" w:rsidRPr="00D062AB">
         <w:t>.00 do 14.</w:t>
       </w:r>
       <w:r w:rsidR="00E025ED">
         <w:t>0</w:t>
       </w:r>
@@ -930,181 +908,162 @@
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">zawierające </w:t>
       </w:r>
       <w:r w:rsidR="00991F88" w:rsidRPr="00D062AB">
         <w:t>ceny</w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00991F88" w:rsidRPr="00D062AB">
         <w:t>oraz zawierające jednostkową cenę zakupu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> poniżej ceny wywoławczej zostaną odrzucone. </w:t>
       </w:r>
       <w:r w:rsidR="00991F88" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">O wyborze oferty decyduje prawidłowe złożenie oferty </w:t>
       </w:r>
       <w:r w:rsidR="0042670D">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00991F88" w:rsidRPr="00D062AB">
         <w:t>w zakresie wymagań przetargu (jedna oferta, prawidłowa cena, wniesienie wadium oraz zachowanie terminów przy składaniu oferty i wniesienia wadium).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124E8542" w14:textId="0ED33EC5" w:rsidR="006F1996" w:rsidRDefault="00991F88" w:rsidP="002A5ABF">
+    <w:p w14:paraId="124E8542" w14:textId="76B78184" w:rsidR="006F1996" w:rsidRDefault="00991F88" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t>Warunkiem przystąpienia do przetargu jest wniesienie wadium w wysokości 10 % wartości ceny wywo</w:t>
       </w:r>
       <w:r w:rsidR="00C92B04">
         <w:t xml:space="preserve">ławczej samochodu </w:t>
       </w:r>
       <w:r w:rsidR="00481E08">
         <w:t xml:space="preserve">tj. </w:t>
       </w:r>
       <w:r w:rsidR="001A2641">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="006920BE">
-        <w:t>463,70</w:t>
+      <w:r w:rsidR="00DF2CFD">
+        <w:t>317,3</w:t>
+      </w:r>
+      <w:r w:rsidR="00387144">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002C1788">
         <w:t xml:space="preserve"> zł brutto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695AF93C" w14:textId="6C425CCD" w:rsidR="006F1996" w:rsidRDefault="00991F88" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t>W przypadku, gdy kilku Oferentów zaoferowało tę samą najwyższą cenę, przetarg będzie kontynuowany w formie aukcji między tymi Oferentami. Do aukcji stosuje się odpowiednio przepisy, o których mowa w §21 ust. 2 i 3 Rozporządzeniu Rady Ministrów z dnia 21 października 2019 r.</w:t>
       </w:r>
       <w:r w:rsidR="001011ED">
-        <w:t xml:space="preserve"> z </w:t>
-[...7 lines deleted...]
-        <w:t>. zm.</w:t>
+        <w:t xml:space="preserve"> z późn. zm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62185ED7" w14:textId="6EE4C559" w:rsidR="006F1996" w:rsidRDefault="00271C65" w:rsidP="002A5ABF">
+    <w:p w14:paraId="62185ED7" w14:textId="35BDAB0B" w:rsidR="006F1996" w:rsidRDefault="00271C65" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t>Wadium na</w:t>
       </w:r>
       <w:r w:rsidR="00FF7BC7" w:rsidRPr="00D062AB">
         <w:t>leży wnieść przelewem do dnia</w:t>
       </w:r>
       <w:r w:rsidR="00E15763">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB3380">
-[...9 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00804420">
+        <w:t>03.03</w:t>
       </w:r>
       <w:r w:rsidR="0042670D">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="009017CD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FF7BC7" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0058216D" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">r. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00910878" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> rachunek bankowy Sprzedającego</w:t>
       </w:r>
       <w:r w:rsidR="0058216D" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00910878" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">nr </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk207717162"/>
       <w:r w:rsidR="00E15763" w:rsidRPr="00036FFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>36 1020 5590 0000 0902 9290 7010</w:t>
       </w:r>
       <w:r w:rsidR="00291868" w:rsidRPr="006F1996">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">z dopiskiem </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1996">
         <w:t xml:space="preserve">„Wadium przetargowe na zakup samochodu </w:t>
       </w:r>
       <w:r w:rsidR="00036FFB">
-        <w:t xml:space="preserve">Renault </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Renault Kangoo</w:t>
+      </w:r>
       <w:r w:rsidR="001011ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0058216D" w:rsidRPr="006F1996">
         <w:t xml:space="preserve">”. </w:t>
       </w:r>
       <w:r w:rsidR="00554CF2" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">Wniesione wadium zalicza się na poczet ceny zakupu </w:t>
       </w:r>
       <w:r w:rsidR="00086678" w:rsidRPr="00D062AB">
         <w:t>Oferentowi, któremu przyznano prawo zakupu pojazdu i zawarcia umowy Sprzedaży.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFB5B76" w14:textId="77777777" w:rsidR="006F1996" w:rsidRDefault="008E4FEE" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t>Wniesione w</w:t>
       </w:r>
       <w:r w:rsidR="00307A77" w:rsidRPr="00D062AB">
@@ -1180,87 +1139,81 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A608B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sposób sporządzenia </w:t>
       </w:r>
       <w:r w:rsidR="00671599" w:rsidRPr="00A608B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">i złożenia </w:t>
       </w:r>
       <w:r w:rsidR="006F1996" w:rsidRPr="00A608B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oferty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FE1E2C" w14:textId="7083591E" w:rsidR="00C7138F" w:rsidRPr="00C7138F" w:rsidRDefault="008606E9" w:rsidP="002A5ABF">
+    <w:p w14:paraId="38FE1E2C" w14:textId="0D321713" w:rsidR="00C7138F" w:rsidRPr="00C7138F" w:rsidRDefault="008606E9" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">Oferty należy składać </w:t>
       </w:r>
       <w:r w:rsidR="00492C2C" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">tylko i wyłącznie </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00492C2C" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">czytelnej </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t>formie pisemnej</w:t>
       </w:r>
       <w:r w:rsidR="000065EE" w:rsidRPr="00D062AB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> najpóźniej do dnia </w:t>
       </w:r>
-      <w:r w:rsidR="00EB3380">
-[...6 lines deleted...]
-        <w:t>.02</w:t>
+      <w:r w:rsidR="00DF2CFD">
+        <w:t>03.03</w:t>
       </w:r>
       <w:r w:rsidR="00302288" w:rsidRPr="00D062AB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002C79C4">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="009017CD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FF7BC7" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F62AB4" w:rsidRPr="00D062AB">
         <w:t>r.</w:t>
       </w:r>
       <w:r w:rsidR="00960493" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">na </w:t>
       </w:r>
       <w:r w:rsidRPr="006F1996">
         <w:t>dzienniku podawczym</w:t>
       </w:r>
@@ -1327,120 +1280,103 @@
       <w:r w:rsidR="00B15A54" w:rsidRPr="00C7138F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E956C4" w:rsidRPr="00C7138F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Oddział w R</w:t>
       </w:r>
       <w:r w:rsidR="00E15763">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>zeszowie</w:t>
       </w:r>
       <w:r w:rsidR="00B23FC6" w:rsidRPr="00C7138F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D859C6" w14:textId="2B75A11D" w:rsidR="00C7138F" w:rsidRDefault="008606E9" w:rsidP="002A5ABF">
+    <w:p w14:paraId="07D859C6" w14:textId="4033FEF5" w:rsidR="00C7138F" w:rsidRDefault="008606E9" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:lastRenderedPageBreak/>
         <w:t>Oferta wraz z wymaganymi dokumentami winna być umieszczon</w:t>
       </w:r>
       <w:r w:rsidR="003121E2" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">a w trwale zamkniętej kopercie </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">z dopiskiem „Oferta na zakup </w:t>
       </w:r>
       <w:r w:rsidR="00587C2C" w:rsidRPr="00D062AB">
         <w:t>samochodu</w:t>
       </w:r>
       <w:r w:rsidR="00633479" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006920BE">
-        <w:t xml:space="preserve">Renault </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Renault Kangoo</w:t>
+      </w:r>
       <w:r w:rsidR="002B6973">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0056147E" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5685B" w:rsidRPr="00D062AB">
         <w:t>– nie otwierać</w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5685B" w:rsidRPr="00D062AB">
         <w:t>przed godziną 1</w:t>
       </w:r>
       <w:r w:rsidR="00C124ED">
         <w:t>0:30</w:t>
       </w:r>
       <w:r w:rsidR="00F5685B" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481E08">
         <w:t xml:space="preserve">dnia </w:t>
       </w:r>
-      <w:r w:rsidR="00922785">
-[...12 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00275BFA">
+        <w:t>04.03</w:t>
       </w:r>
       <w:r w:rsidR="002C79C4">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="0013645B">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FF7BC7" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F5685B" w:rsidRPr="00D062AB">
         <w:t>r.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F8C7F7" w14:textId="77777777" w:rsidR="00C7138F" w:rsidRDefault="00991C56" w:rsidP="00C7138F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t>Oferta przetargowa, sporządzona czytelnie w języku polskim powinna zawierać:</w:t>
       </w:r>
@@ -1608,69 +1544,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="15E10EB8" w14:textId="68EBFEEB" w:rsidR="00C7138F" w:rsidRPr="00A608B8" w:rsidRDefault="00E10F14" w:rsidP="002B6973">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A608B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Otwarcie ofert i wybór oferty do realizacji</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FE5F04" w14:textId="1152A654" w:rsidR="00C7138F" w:rsidRDefault="00781ABF" w:rsidP="002A5ABF">
+    <w:p w14:paraId="75FE5F04" w14:textId="1D9FD708" w:rsidR="00C7138F" w:rsidRDefault="00781ABF" w:rsidP="002A5ABF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">Oferty zostaną otwarte w dniu </w:t>
       </w:r>
-      <w:r w:rsidR="00EB3380">
-[...6 lines deleted...]
-        <w:t>.02</w:t>
+      <w:r w:rsidR="00275BFA">
+        <w:t>04.03</w:t>
       </w:r>
       <w:r w:rsidR="002C79C4">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="0013645B">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00620C04" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F62AB4" w:rsidRPr="00D062AB">
         <w:t>r.</w:t>
       </w:r>
       <w:r w:rsidR="00E10C84" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D062AB">
         <w:t>o godzinie 1</w:t>
       </w:r>
       <w:r w:rsidR="00C124ED">
         <w:t>0:3</w:t>
       </w:r>
       <w:r w:rsidR="00620C04" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">0. Organizator </w:t>
       </w:r>
@@ -2231,89 +2161,75 @@
       <w:r w:rsidR="00C86A10" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E1E9A" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">zobowiązuje się do złożenia pisemnego wypowiedzenia umowy ubezpieczenia OC </w:t>
       </w:r>
       <w:r w:rsidR="002C79C4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E1E9A" w:rsidRPr="00D062AB">
         <w:t>w dniu podpisani</w:t>
       </w:r>
       <w:r w:rsidR="00FE3569" w:rsidRPr="00D062AB">
         <w:t xml:space="preserve">a Protokołu zdawczo-odbiorczego, </w:t>
       </w:r>
       <w:r w:rsidR="002E1E9A" w:rsidRPr="00C7138F">
         <w:rPr>
           <w:rFonts w:eastAsia="CenturyGothic"/>
         </w:rPr>
         <w:t xml:space="preserve">ze skutkiem wypowiedzenia wynikającym z art. 31 ustawy </w:t>
       </w:r>
       <w:r w:rsidR="002E1E9A" w:rsidRPr="00C7138F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">z dnia 22 maja 2003 r. o ubezpieczeniach obowiązkowych, Ubezpieczeniowym Funduszu Gwarancyjnym i Polskim Biurze Ubezpieczycieli Komunikacyjnych (Dz. U. 2003 nr 124 poz. 1152 z </w:t>
-[...13 lines deleted...]
-        <w:t>. zm.).</w:t>
+        <w:t>z dnia 22 maja 2003 r. o ubezpieczeniach obowiązkowych, Ubezpieczeniowym Funduszu Gwarancyjnym i Polskim Biurze Ubezpieczycieli Komunikacyjnych (Dz. U. 2003 nr 124 poz. 1152 z późn. zm.).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F24EB" w:rsidRPr="00D062AB" w:rsidSect="00BC6C98">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F31E505" w14:textId="77777777" w:rsidR="00675E30" w:rsidRDefault="00675E30" w:rsidP="002A5ABF">
+    <w:p w14:paraId="185CBF62" w14:textId="77777777" w:rsidR="005033E5" w:rsidRDefault="005033E5" w:rsidP="002A5ABF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E428E8" w14:textId="77777777" w:rsidR="00675E30" w:rsidRDefault="00675E30" w:rsidP="002A5ABF">
+    <w:p w14:paraId="1FF9D9E5" w14:textId="77777777" w:rsidR="005033E5" w:rsidRDefault="005033E5" w:rsidP="002A5ABF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SymbolMT">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
@@ -2393,58 +2309,58 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00481E08">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4C93698E" w14:textId="77777777" w:rsidR="003F2075" w:rsidRDefault="003F2075" w:rsidP="002A5ABF">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3344A993" w14:textId="77777777" w:rsidR="00675E30" w:rsidRDefault="00675E30" w:rsidP="002A5ABF">
+    <w:p w14:paraId="15C012D4" w14:textId="77777777" w:rsidR="005033E5" w:rsidRDefault="005033E5" w:rsidP="002A5ABF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D68239A" w14:textId="77777777" w:rsidR="00675E30" w:rsidRDefault="00675E30" w:rsidP="002A5ABF">
+    <w:p w14:paraId="6479FE92" w14:textId="77777777" w:rsidR="005033E5" w:rsidRDefault="005033E5" w:rsidP="002A5ABF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0017184F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7EE562C"/>
     <w:lvl w:ilvl="0" w:tplc="C7FEDA9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
@@ -6993,51 +6909,50 @@
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1859656507">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2039352550">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1192721011">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1275943459">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="598565084">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1666088287">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD6865"/>
     <w:rsid w:val="00003A0B"/>
@@ -7181,101 +7096,102 @@
     <w:rsid w:val="0019278D"/>
     <w:rsid w:val="001929BA"/>
     <w:rsid w:val="00193276"/>
     <w:rsid w:val="00193CFE"/>
     <w:rsid w:val="00194584"/>
     <w:rsid w:val="00195871"/>
     <w:rsid w:val="00195C24"/>
     <w:rsid w:val="001A16C0"/>
     <w:rsid w:val="001A1D4D"/>
     <w:rsid w:val="001A2641"/>
     <w:rsid w:val="001A3C8F"/>
     <w:rsid w:val="001A475E"/>
     <w:rsid w:val="001A78EF"/>
     <w:rsid w:val="001B3247"/>
     <w:rsid w:val="001B3788"/>
     <w:rsid w:val="001B3998"/>
     <w:rsid w:val="001B58C5"/>
     <w:rsid w:val="001B5FFA"/>
     <w:rsid w:val="001B6233"/>
     <w:rsid w:val="001B7D41"/>
     <w:rsid w:val="001C1BCB"/>
     <w:rsid w:val="001C4A7F"/>
     <w:rsid w:val="001C674D"/>
     <w:rsid w:val="001C7EAE"/>
     <w:rsid w:val="001D2EAC"/>
+    <w:rsid w:val="001D7789"/>
     <w:rsid w:val="001E034B"/>
     <w:rsid w:val="001E03F8"/>
-    <w:rsid w:val="001E0541"/>
     <w:rsid w:val="001E151A"/>
     <w:rsid w:val="001E1528"/>
     <w:rsid w:val="001E35FB"/>
     <w:rsid w:val="001E4013"/>
     <w:rsid w:val="001E524B"/>
     <w:rsid w:val="001F1852"/>
     <w:rsid w:val="001F3C65"/>
     <w:rsid w:val="001F41ED"/>
     <w:rsid w:val="001F52C6"/>
     <w:rsid w:val="001F5AAA"/>
     <w:rsid w:val="001F7803"/>
     <w:rsid w:val="00202082"/>
     <w:rsid w:val="00203B86"/>
     <w:rsid w:val="00204053"/>
     <w:rsid w:val="00211A33"/>
     <w:rsid w:val="002138B6"/>
     <w:rsid w:val="00215035"/>
     <w:rsid w:val="00215465"/>
     <w:rsid w:val="002215DC"/>
     <w:rsid w:val="002234CB"/>
     <w:rsid w:val="0022355B"/>
     <w:rsid w:val="002243C6"/>
     <w:rsid w:val="00224FDC"/>
     <w:rsid w:val="002263D3"/>
     <w:rsid w:val="002272D6"/>
     <w:rsid w:val="0022745A"/>
     <w:rsid w:val="0023027D"/>
     <w:rsid w:val="002304B8"/>
     <w:rsid w:val="00230769"/>
     <w:rsid w:val="002315FC"/>
     <w:rsid w:val="0023291C"/>
     <w:rsid w:val="00235277"/>
     <w:rsid w:val="002368C2"/>
     <w:rsid w:val="00240187"/>
     <w:rsid w:val="00241431"/>
     <w:rsid w:val="00242848"/>
     <w:rsid w:val="002448C5"/>
     <w:rsid w:val="00246060"/>
     <w:rsid w:val="00254C1C"/>
     <w:rsid w:val="00262888"/>
     <w:rsid w:val="00265A4A"/>
     <w:rsid w:val="00270F8F"/>
     <w:rsid w:val="00271C65"/>
     <w:rsid w:val="00271CCD"/>
     <w:rsid w:val="002729D9"/>
     <w:rsid w:val="0027332E"/>
     <w:rsid w:val="002736E1"/>
     <w:rsid w:val="00273C32"/>
+    <w:rsid w:val="00275BFA"/>
     <w:rsid w:val="00283E9D"/>
     <w:rsid w:val="002865F1"/>
     <w:rsid w:val="00286641"/>
     <w:rsid w:val="00287C0C"/>
     <w:rsid w:val="002905F0"/>
     <w:rsid w:val="00291868"/>
     <w:rsid w:val="0029534B"/>
     <w:rsid w:val="00297CDE"/>
     <w:rsid w:val="002A0717"/>
     <w:rsid w:val="002A19BC"/>
     <w:rsid w:val="002A23BD"/>
     <w:rsid w:val="002A5ABF"/>
     <w:rsid w:val="002A6B9C"/>
     <w:rsid w:val="002B0987"/>
     <w:rsid w:val="002B6973"/>
     <w:rsid w:val="002B6E55"/>
     <w:rsid w:val="002B771A"/>
     <w:rsid w:val="002C07AC"/>
     <w:rsid w:val="002C1788"/>
     <w:rsid w:val="002C2628"/>
     <w:rsid w:val="002C4116"/>
     <w:rsid w:val="002C44F2"/>
     <w:rsid w:val="002C6239"/>
     <w:rsid w:val="002C624A"/>
     <w:rsid w:val="002C6D9D"/>
@@ -7317,62 +7233,64 @@
     <w:rsid w:val="00332544"/>
     <w:rsid w:val="00333B27"/>
     <w:rsid w:val="0033500A"/>
     <w:rsid w:val="00335081"/>
     <w:rsid w:val="0033721D"/>
     <w:rsid w:val="003379F3"/>
     <w:rsid w:val="00340CA5"/>
     <w:rsid w:val="00342734"/>
     <w:rsid w:val="003441BA"/>
     <w:rsid w:val="00345C57"/>
     <w:rsid w:val="003479BC"/>
     <w:rsid w:val="00355997"/>
     <w:rsid w:val="00365BFE"/>
     <w:rsid w:val="00365C75"/>
     <w:rsid w:val="003669FC"/>
     <w:rsid w:val="00366C63"/>
     <w:rsid w:val="003721DF"/>
     <w:rsid w:val="00372372"/>
     <w:rsid w:val="003741EA"/>
     <w:rsid w:val="003764E2"/>
     <w:rsid w:val="00380346"/>
     <w:rsid w:val="003837FA"/>
     <w:rsid w:val="00384820"/>
     <w:rsid w:val="00385E78"/>
     <w:rsid w:val="00386661"/>
+    <w:rsid w:val="00387144"/>
     <w:rsid w:val="00387276"/>
     <w:rsid w:val="003908FB"/>
     <w:rsid w:val="0039155B"/>
     <w:rsid w:val="00394884"/>
     <w:rsid w:val="003964AA"/>
     <w:rsid w:val="003A1F33"/>
     <w:rsid w:val="003A2580"/>
     <w:rsid w:val="003A2DC0"/>
     <w:rsid w:val="003A2EB8"/>
     <w:rsid w:val="003A38ED"/>
     <w:rsid w:val="003A3BC6"/>
     <w:rsid w:val="003A3FC1"/>
+    <w:rsid w:val="003A44BF"/>
     <w:rsid w:val="003A4D20"/>
     <w:rsid w:val="003A54DE"/>
     <w:rsid w:val="003A68E1"/>
     <w:rsid w:val="003A746C"/>
     <w:rsid w:val="003B008F"/>
     <w:rsid w:val="003B1B59"/>
     <w:rsid w:val="003B1C50"/>
     <w:rsid w:val="003B27B8"/>
     <w:rsid w:val="003B3ABE"/>
     <w:rsid w:val="003B3FB7"/>
     <w:rsid w:val="003C2821"/>
     <w:rsid w:val="003C3D03"/>
     <w:rsid w:val="003D03F3"/>
     <w:rsid w:val="003D221E"/>
     <w:rsid w:val="003D3854"/>
     <w:rsid w:val="003D3F7D"/>
     <w:rsid w:val="003D61C2"/>
     <w:rsid w:val="003D6E07"/>
     <w:rsid w:val="003E13C4"/>
     <w:rsid w:val="003E4CA4"/>
     <w:rsid w:val="003E797B"/>
     <w:rsid w:val="003F10B8"/>
     <w:rsid w:val="003F2075"/>
     <w:rsid w:val="003F5B9D"/>
     <w:rsid w:val="003F7BAD"/>
@@ -7442,64 +7360,66 @@
     <w:rsid w:val="00495182"/>
     <w:rsid w:val="00496087"/>
     <w:rsid w:val="004A07AA"/>
     <w:rsid w:val="004A22E6"/>
     <w:rsid w:val="004A4D61"/>
     <w:rsid w:val="004A7614"/>
     <w:rsid w:val="004B1A57"/>
     <w:rsid w:val="004B2E67"/>
     <w:rsid w:val="004B4068"/>
     <w:rsid w:val="004B4485"/>
     <w:rsid w:val="004C42B1"/>
     <w:rsid w:val="004C44D5"/>
     <w:rsid w:val="004C4FA4"/>
     <w:rsid w:val="004C6254"/>
     <w:rsid w:val="004C6E3C"/>
     <w:rsid w:val="004C71D4"/>
     <w:rsid w:val="004D0A6A"/>
     <w:rsid w:val="004D1144"/>
     <w:rsid w:val="004D1182"/>
     <w:rsid w:val="004D270F"/>
     <w:rsid w:val="004D2CCA"/>
     <w:rsid w:val="004D3BF1"/>
     <w:rsid w:val="004D4762"/>
     <w:rsid w:val="004D54FE"/>
     <w:rsid w:val="004D5514"/>
+    <w:rsid w:val="004D5C02"/>
     <w:rsid w:val="004D7001"/>
     <w:rsid w:val="004E0B3A"/>
     <w:rsid w:val="004E3E9E"/>
     <w:rsid w:val="004E5470"/>
     <w:rsid w:val="004E74CC"/>
     <w:rsid w:val="004E7CB1"/>
     <w:rsid w:val="004E7DBB"/>
     <w:rsid w:val="004F02C6"/>
     <w:rsid w:val="004F0A32"/>
     <w:rsid w:val="004F163A"/>
     <w:rsid w:val="004F49DA"/>
     <w:rsid w:val="004F4B88"/>
     <w:rsid w:val="004F6A5E"/>
     <w:rsid w:val="00500A25"/>
+    <w:rsid w:val="005033E5"/>
     <w:rsid w:val="005037CF"/>
     <w:rsid w:val="00503CDB"/>
     <w:rsid w:val="0050430E"/>
     <w:rsid w:val="0050511C"/>
     <w:rsid w:val="00506F61"/>
     <w:rsid w:val="00507C01"/>
     <w:rsid w:val="00510760"/>
     <w:rsid w:val="00510CE0"/>
     <w:rsid w:val="00513528"/>
     <w:rsid w:val="00513577"/>
     <w:rsid w:val="00515272"/>
     <w:rsid w:val="00515686"/>
     <w:rsid w:val="00515CE1"/>
     <w:rsid w:val="00516210"/>
     <w:rsid w:val="00516D4E"/>
     <w:rsid w:val="00516FD8"/>
     <w:rsid w:val="0052169C"/>
     <w:rsid w:val="00522895"/>
     <w:rsid w:val="00523016"/>
     <w:rsid w:val="00524EB8"/>
     <w:rsid w:val="00524FA7"/>
     <w:rsid w:val="00527187"/>
     <w:rsid w:val="00530FF1"/>
     <w:rsid w:val="00531B70"/>
     <w:rsid w:val="005328EB"/>
@@ -7537,121 +7457,122 @@
     <w:rsid w:val="00581B46"/>
     <w:rsid w:val="00581D69"/>
     <w:rsid w:val="0058216D"/>
     <w:rsid w:val="00583C97"/>
     <w:rsid w:val="005858C2"/>
     <w:rsid w:val="00585C9C"/>
     <w:rsid w:val="0058600F"/>
     <w:rsid w:val="005876A6"/>
     <w:rsid w:val="00587C2C"/>
     <w:rsid w:val="0059179B"/>
     <w:rsid w:val="00592270"/>
     <w:rsid w:val="00594B12"/>
     <w:rsid w:val="00594FB7"/>
     <w:rsid w:val="00596CDF"/>
     <w:rsid w:val="005A1D3E"/>
     <w:rsid w:val="005A51C1"/>
     <w:rsid w:val="005A6109"/>
     <w:rsid w:val="005A61B1"/>
     <w:rsid w:val="005A720C"/>
     <w:rsid w:val="005B1784"/>
     <w:rsid w:val="005B1DA5"/>
     <w:rsid w:val="005B4360"/>
     <w:rsid w:val="005B489B"/>
     <w:rsid w:val="005B6021"/>
     <w:rsid w:val="005B7140"/>
+    <w:rsid w:val="005C005D"/>
     <w:rsid w:val="005C1289"/>
     <w:rsid w:val="005C1C31"/>
     <w:rsid w:val="005C37FC"/>
     <w:rsid w:val="005C3803"/>
     <w:rsid w:val="005C4251"/>
     <w:rsid w:val="005C5BD3"/>
     <w:rsid w:val="005C6158"/>
     <w:rsid w:val="005C6852"/>
     <w:rsid w:val="005C76EF"/>
     <w:rsid w:val="005D03F8"/>
     <w:rsid w:val="005D430E"/>
     <w:rsid w:val="005D45BB"/>
     <w:rsid w:val="005D56E1"/>
     <w:rsid w:val="005D6667"/>
     <w:rsid w:val="005E027C"/>
     <w:rsid w:val="005E10AB"/>
     <w:rsid w:val="005E3960"/>
     <w:rsid w:val="005E4F54"/>
     <w:rsid w:val="005E54D8"/>
     <w:rsid w:val="005F165C"/>
+    <w:rsid w:val="0060114B"/>
     <w:rsid w:val="00601EEB"/>
     <w:rsid w:val="00602BD4"/>
     <w:rsid w:val="00603E51"/>
     <w:rsid w:val="00606507"/>
     <w:rsid w:val="00606764"/>
     <w:rsid w:val="00606C1A"/>
     <w:rsid w:val="00611C9C"/>
     <w:rsid w:val="006130D4"/>
     <w:rsid w:val="00613B09"/>
     <w:rsid w:val="00613CBC"/>
     <w:rsid w:val="0061581F"/>
     <w:rsid w:val="006163FA"/>
     <w:rsid w:val="00617F44"/>
     <w:rsid w:val="00620C04"/>
     <w:rsid w:val="006211DC"/>
     <w:rsid w:val="00622DA2"/>
     <w:rsid w:val="0062589F"/>
     <w:rsid w:val="0062766D"/>
     <w:rsid w:val="006306F6"/>
     <w:rsid w:val="006313D2"/>
     <w:rsid w:val="00633479"/>
     <w:rsid w:val="00633C1A"/>
     <w:rsid w:val="00634310"/>
     <w:rsid w:val="0064032A"/>
     <w:rsid w:val="00641930"/>
     <w:rsid w:val="00641A5C"/>
     <w:rsid w:val="006427E4"/>
     <w:rsid w:val="00642FC6"/>
     <w:rsid w:val="0064322C"/>
     <w:rsid w:val="00643A71"/>
     <w:rsid w:val="006446AA"/>
     <w:rsid w:val="0064500F"/>
     <w:rsid w:val="006513E0"/>
     <w:rsid w:val="00651519"/>
     <w:rsid w:val="0065255B"/>
     <w:rsid w:val="00655416"/>
     <w:rsid w:val="00655BCC"/>
     <w:rsid w:val="006564CA"/>
     <w:rsid w:val="00657BB1"/>
     <w:rsid w:val="0066139F"/>
     <w:rsid w:val="00661F99"/>
     <w:rsid w:val="00663433"/>
     <w:rsid w:val="0066389B"/>
     <w:rsid w:val="00664B2B"/>
     <w:rsid w:val="00666369"/>
     <w:rsid w:val="006665BE"/>
     <w:rsid w:val="00670AF6"/>
     <w:rsid w:val="00671551"/>
     <w:rsid w:val="00671599"/>
     <w:rsid w:val="00673CEA"/>
-    <w:rsid w:val="00675E30"/>
     <w:rsid w:val="0068145A"/>
     <w:rsid w:val="006815A6"/>
     <w:rsid w:val="00682283"/>
     <w:rsid w:val="00682526"/>
     <w:rsid w:val="00683448"/>
     <w:rsid w:val="00684A04"/>
     <w:rsid w:val="00684CC7"/>
     <w:rsid w:val="00684D11"/>
     <w:rsid w:val="00686EBD"/>
     <w:rsid w:val="006920BE"/>
     <w:rsid w:val="00694E1F"/>
     <w:rsid w:val="00696917"/>
     <w:rsid w:val="00697E16"/>
     <w:rsid w:val="006A03DE"/>
     <w:rsid w:val="006A0601"/>
     <w:rsid w:val="006A08D5"/>
     <w:rsid w:val="006A6C76"/>
     <w:rsid w:val="006B08B1"/>
     <w:rsid w:val="006B23CA"/>
     <w:rsid w:val="006B5320"/>
     <w:rsid w:val="006B5A3D"/>
     <w:rsid w:val="006B5F1C"/>
     <w:rsid w:val="006C438C"/>
     <w:rsid w:val="006C4D3A"/>
     <w:rsid w:val="006C7303"/>
@@ -7666,50 +7587,51 @@
     <w:rsid w:val="006E138C"/>
     <w:rsid w:val="006E3545"/>
     <w:rsid w:val="006E65BE"/>
     <w:rsid w:val="006F057F"/>
     <w:rsid w:val="006F1996"/>
     <w:rsid w:val="006F5F3E"/>
     <w:rsid w:val="006F6202"/>
     <w:rsid w:val="007019D7"/>
     <w:rsid w:val="007046B2"/>
     <w:rsid w:val="007049A6"/>
     <w:rsid w:val="00704FFD"/>
     <w:rsid w:val="00706480"/>
     <w:rsid w:val="00706ADC"/>
     <w:rsid w:val="0070794F"/>
     <w:rsid w:val="00715DC6"/>
     <w:rsid w:val="00716685"/>
     <w:rsid w:val="007176CD"/>
     <w:rsid w:val="00721578"/>
     <w:rsid w:val="0072168F"/>
     <w:rsid w:val="00724265"/>
     <w:rsid w:val="00724374"/>
     <w:rsid w:val="00727B91"/>
     <w:rsid w:val="007308BE"/>
     <w:rsid w:val="00731328"/>
     <w:rsid w:val="00731C0C"/>
+    <w:rsid w:val="00731D65"/>
     <w:rsid w:val="00731FB3"/>
     <w:rsid w:val="00733D8C"/>
     <w:rsid w:val="0073597A"/>
     <w:rsid w:val="00740A43"/>
     <w:rsid w:val="00740DFF"/>
     <w:rsid w:val="00743B3E"/>
     <w:rsid w:val="0074573C"/>
     <w:rsid w:val="007459BE"/>
     <w:rsid w:val="00746D38"/>
     <w:rsid w:val="0075331E"/>
     <w:rsid w:val="00753D3E"/>
     <w:rsid w:val="00753E65"/>
     <w:rsid w:val="007553DC"/>
     <w:rsid w:val="00756468"/>
     <w:rsid w:val="00760486"/>
     <w:rsid w:val="007605BC"/>
     <w:rsid w:val="00760A4E"/>
     <w:rsid w:val="007611B0"/>
     <w:rsid w:val="00761276"/>
     <w:rsid w:val="0076294C"/>
     <w:rsid w:val="00762E21"/>
     <w:rsid w:val="007640D5"/>
     <w:rsid w:val="0076513F"/>
     <w:rsid w:val="00765F49"/>
     <w:rsid w:val="007670F4"/>
@@ -7735,50 +7657,51 @@
     <w:rsid w:val="007B3B61"/>
     <w:rsid w:val="007B47EB"/>
     <w:rsid w:val="007B650E"/>
     <w:rsid w:val="007C07D1"/>
     <w:rsid w:val="007C2236"/>
     <w:rsid w:val="007C49C0"/>
     <w:rsid w:val="007C507E"/>
     <w:rsid w:val="007C7608"/>
     <w:rsid w:val="007D24DE"/>
     <w:rsid w:val="007D2B47"/>
     <w:rsid w:val="007D3D3D"/>
     <w:rsid w:val="007E12B1"/>
     <w:rsid w:val="007E1710"/>
     <w:rsid w:val="007E1C57"/>
     <w:rsid w:val="007E1CFE"/>
     <w:rsid w:val="007E1DD9"/>
     <w:rsid w:val="007E5890"/>
     <w:rsid w:val="007E71B4"/>
     <w:rsid w:val="007F3BF8"/>
     <w:rsid w:val="007F5780"/>
     <w:rsid w:val="007F6629"/>
     <w:rsid w:val="007F6BF2"/>
     <w:rsid w:val="00802D5F"/>
     <w:rsid w:val="00803E7F"/>
     <w:rsid w:val="00804282"/>
+    <w:rsid w:val="00804420"/>
     <w:rsid w:val="00807FC5"/>
     <w:rsid w:val="0081057B"/>
     <w:rsid w:val="00810BF9"/>
     <w:rsid w:val="0081197D"/>
     <w:rsid w:val="00811B46"/>
     <w:rsid w:val="008129BB"/>
     <w:rsid w:val="00813B4A"/>
     <w:rsid w:val="008144A0"/>
     <w:rsid w:val="00817208"/>
     <w:rsid w:val="00825361"/>
     <w:rsid w:val="0082790B"/>
     <w:rsid w:val="008313E6"/>
     <w:rsid w:val="008314FA"/>
     <w:rsid w:val="00831F2A"/>
     <w:rsid w:val="00833C4A"/>
     <w:rsid w:val="008341C1"/>
     <w:rsid w:val="008352B6"/>
     <w:rsid w:val="008403DB"/>
     <w:rsid w:val="008419FF"/>
     <w:rsid w:val="0084254C"/>
     <w:rsid w:val="00843792"/>
     <w:rsid w:val="00847D02"/>
     <w:rsid w:val="00850A16"/>
     <w:rsid w:val="008525CC"/>
     <w:rsid w:val="0085306A"/>
@@ -7792,50 +7715,51 @@
     <w:rsid w:val="008734F2"/>
     <w:rsid w:val="00873851"/>
     <w:rsid w:val="00873B6B"/>
     <w:rsid w:val="00876349"/>
     <w:rsid w:val="008811C0"/>
     <w:rsid w:val="00881DFB"/>
     <w:rsid w:val="00883BA0"/>
     <w:rsid w:val="00884E5A"/>
     <w:rsid w:val="008850D6"/>
     <w:rsid w:val="00885DE4"/>
     <w:rsid w:val="00886A28"/>
     <w:rsid w:val="00890242"/>
     <w:rsid w:val="0089144B"/>
     <w:rsid w:val="00894F22"/>
     <w:rsid w:val="00894F7B"/>
     <w:rsid w:val="008954EB"/>
     <w:rsid w:val="00895839"/>
     <w:rsid w:val="008A1272"/>
     <w:rsid w:val="008A2428"/>
     <w:rsid w:val="008A3A79"/>
     <w:rsid w:val="008A41E3"/>
     <w:rsid w:val="008A5390"/>
     <w:rsid w:val="008A6185"/>
     <w:rsid w:val="008B025F"/>
     <w:rsid w:val="008B0970"/>
+    <w:rsid w:val="008B1FCA"/>
     <w:rsid w:val="008B2F2A"/>
     <w:rsid w:val="008B336E"/>
     <w:rsid w:val="008B3FA3"/>
     <w:rsid w:val="008B51FD"/>
     <w:rsid w:val="008B7D9B"/>
     <w:rsid w:val="008B7DB3"/>
     <w:rsid w:val="008C06B6"/>
     <w:rsid w:val="008C06EC"/>
     <w:rsid w:val="008C120A"/>
     <w:rsid w:val="008C1696"/>
     <w:rsid w:val="008C2E26"/>
     <w:rsid w:val="008C34B2"/>
     <w:rsid w:val="008C5DCA"/>
     <w:rsid w:val="008D0D45"/>
     <w:rsid w:val="008D3194"/>
     <w:rsid w:val="008D4621"/>
     <w:rsid w:val="008D706E"/>
     <w:rsid w:val="008D71D2"/>
     <w:rsid w:val="008D784E"/>
     <w:rsid w:val="008E047E"/>
     <w:rsid w:val="008E1DB5"/>
     <w:rsid w:val="008E31B5"/>
     <w:rsid w:val="008E4FEE"/>
     <w:rsid w:val="008E6CE3"/>
     <w:rsid w:val="008E6E67"/>
@@ -7881,50 +7805,51 @@
     <w:rsid w:val="00951D59"/>
     <w:rsid w:val="009525A1"/>
     <w:rsid w:val="00952872"/>
     <w:rsid w:val="00952CBA"/>
     <w:rsid w:val="0095392C"/>
     <w:rsid w:val="00953D82"/>
     <w:rsid w:val="00956CA9"/>
     <w:rsid w:val="00956EA8"/>
     <w:rsid w:val="00960493"/>
     <w:rsid w:val="009620C0"/>
     <w:rsid w:val="009669C2"/>
     <w:rsid w:val="00967955"/>
     <w:rsid w:val="00967AA6"/>
     <w:rsid w:val="00967C80"/>
     <w:rsid w:val="00973389"/>
     <w:rsid w:val="009752D1"/>
     <w:rsid w:val="00975C17"/>
     <w:rsid w:val="00977790"/>
     <w:rsid w:val="00977915"/>
     <w:rsid w:val="00980E07"/>
     <w:rsid w:val="009813D0"/>
     <w:rsid w:val="00981A82"/>
     <w:rsid w:val="00984DD9"/>
     <w:rsid w:val="009869F7"/>
     <w:rsid w:val="009873D7"/>
+    <w:rsid w:val="009910F1"/>
     <w:rsid w:val="00991C56"/>
     <w:rsid w:val="00991F88"/>
     <w:rsid w:val="00992C75"/>
     <w:rsid w:val="009946AF"/>
     <w:rsid w:val="009A1170"/>
     <w:rsid w:val="009A4D01"/>
     <w:rsid w:val="009A56AF"/>
     <w:rsid w:val="009A709D"/>
     <w:rsid w:val="009A7165"/>
     <w:rsid w:val="009B1281"/>
     <w:rsid w:val="009B2273"/>
     <w:rsid w:val="009C7570"/>
     <w:rsid w:val="009D1D94"/>
     <w:rsid w:val="009D35DF"/>
     <w:rsid w:val="009D7745"/>
     <w:rsid w:val="009D7CA6"/>
     <w:rsid w:val="009E04F6"/>
     <w:rsid w:val="009E1575"/>
     <w:rsid w:val="009E1869"/>
     <w:rsid w:val="009E4D5B"/>
     <w:rsid w:val="009E7A78"/>
     <w:rsid w:val="009F135B"/>
     <w:rsid w:val="009F3372"/>
     <w:rsid w:val="009F3918"/>
     <w:rsid w:val="009F3C46"/>
@@ -8056,51 +7981,50 @@
     <w:rsid w:val="00B43DF4"/>
     <w:rsid w:val="00B4406B"/>
     <w:rsid w:val="00B45228"/>
     <w:rsid w:val="00B45461"/>
     <w:rsid w:val="00B46354"/>
     <w:rsid w:val="00B540A1"/>
     <w:rsid w:val="00B56541"/>
     <w:rsid w:val="00B578DF"/>
     <w:rsid w:val="00B57B25"/>
     <w:rsid w:val="00B60284"/>
     <w:rsid w:val="00B6059D"/>
     <w:rsid w:val="00B62270"/>
     <w:rsid w:val="00B66260"/>
     <w:rsid w:val="00B72D17"/>
     <w:rsid w:val="00B74035"/>
     <w:rsid w:val="00B74FF6"/>
     <w:rsid w:val="00B7513B"/>
     <w:rsid w:val="00B768C8"/>
     <w:rsid w:val="00B77DB5"/>
     <w:rsid w:val="00B83B77"/>
     <w:rsid w:val="00B84744"/>
     <w:rsid w:val="00B84D20"/>
     <w:rsid w:val="00B87F67"/>
     <w:rsid w:val="00B91144"/>
     <w:rsid w:val="00B91CF2"/>
-    <w:rsid w:val="00B925A9"/>
     <w:rsid w:val="00B95074"/>
     <w:rsid w:val="00BA12FB"/>
     <w:rsid w:val="00BA37E8"/>
     <w:rsid w:val="00BA4732"/>
     <w:rsid w:val="00BA7721"/>
     <w:rsid w:val="00BB0852"/>
     <w:rsid w:val="00BB1DFC"/>
     <w:rsid w:val="00BB1E56"/>
     <w:rsid w:val="00BB2121"/>
     <w:rsid w:val="00BB46FE"/>
     <w:rsid w:val="00BB4A2D"/>
     <w:rsid w:val="00BC0467"/>
     <w:rsid w:val="00BC0E58"/>
     <w:rsid w:val="00BC139B"/>
     <w:rsid w:val="00BC381A"/>
     <w:rsid w:val="00BC4341"/>
     <w:rsid w:val="00BC460A"/>
     <w:rsid w:val="00BC4DF8"/>
     <w:rsid w:val="00BC5203"/>
     <w:rsid w:val="00BC6C98"/>
     <w:rsid w:val="00BD264D"/>
     <w:rsid w:val="00BD4B22"/>
     <w:rsid w:val="00BE0339"/>
     <w:rsid w:val="00BE0648"/>
     <w:rsid w:val="00BE0C6B"/>
@@ -8164,50 +8088,51 @@
     <w:rsid w:val="00C86A10"/>
     <w:rsid w:val="00C87E52"/>
     <w:rsid w:val="00C92B04"/>
     <w:rsid w:val="00C936ED"/>
     <w:rsid w:val="00C95D1D"/>
     <w:rsid w:val="00C96B56"/>
     <w:rsid w:val="00C96BEC"/>
     <w:rsid w:val="00C97772"/>
     <w:rsid w:val="00C97E1F"/>
     <w:rsid w:val="00CA0154"/>
     <w:rsid w:val="00CA3890"/>
     <w:rsid w:val="00CA754F"/>
     <w:rsid w:val="00CA7943"/>
     <w:rsid w:val="00CB20D0"/>
     <w:rsid w:val="00CC51FE"/>
     <w:rsid w:val="00CC5654"/>
     <w:rsid w:val="00CC6397"/>
     <w:rsid w:val="00CD0694"/>
     <w:rsid w:val="00CD0A8B"/>
     <w:rsid w:val="00CD1433"/>
     <w:rsid w:val="00CD1C4E"/>
     <w:rsid w:val="00CD5082"/>
     <w:rsid w:val="00CD5308"/>
     <w:rsid w:val="00CD5B81"/>
     <w:rsid w:val="00CD6865"/>
+    <w:rsid w:val="00CD6EEB"/>
     <w:rsid w:val="00CD75DF"/>
     <w:rsid w:val="00CE055A"/>
     <w:rsid w:val="00CE23E5"/>
     <w:rsid w:val="00CE28A7"/>
     <w:rsid w:val="00CE6086"/>
     <w:rsid w:val="00CE77D8"/>
     <w:rsid w:val="00CE7967"/>
     <w:rsid w:val="00CF06B0"/>
     <w:rsid w:val="00CF3056"/>
     <w:rsid w:val="00CF44CA"/>
     <w:rsid w:val="00CF5249"/>
     <w:rsid w:val="00CF6A4E"/>
     <w:rsid w:val="00D02FD7"/>
     <w:rsid w:val="00D04C1D"/>
     <w:rsid w:val="00D05ADA"/>
     <w:rsid w:val="00D05C79"/>
     <w:rsid w:val="00D061AE"/>
     <w:rsid w:val="00D062AB"/>
     <w:rsid w:val="00D1237F"/>
     <w:rsid w:val="00D1774F"/>
     <w:rsid w:val="00D205D5"/>
     <w:rsid w:val="00D30612"/>
     <w:rsid w:val="00D310B9"/>
     <w:rsid w:val="00D31D55"/>
     <w:rsid w:val="00D335C2"/>
@@ -8261,50 +8186,51 @@
     <w:rsid w:val="00DB7ABC"/>
     <w:rsid w:val="00DC19B6"/>
     <w:rsid w:val="00DC22A6"/>
     <w:rsid w:val="00DC29CD"/>
     <w:rsid w:val="00DC3170"/>
     <w:rsid w:val="00DC3A4E"/>
     <w:rsid w:val="00DC52D0"/>
     <w:rsid w:val="00DD055E"/>
     <w:rsid w:val="00DD2E05"/>
     <w:rsid w:val="00DD3B0A"/>
     <w:rsid w:val="00DD41CA"/>
     <w:rsid w:val="00DD4529"/>
     <w:rsid w:val="00DD53FD"/>
     <w:rsid w:val="00DD62E9"/>
     <w:rsid w:val="00DD6CDB"/>
     <w:rsid w:val="00DD7B68"/>
     <w:rsid w:val="00DE270F"/>
     <w:rsid w:val="00DE2A85"/>
     <w:rsid w:val="00DE2AED"/>
     <w:rsid w:val="00DE3DC6"/>
     <w:rsid w:val="00DE4FB5"/>
     <w:rsid w:val="00DF077F"/>
     <w:rsid w:val="00DF0D24"/>
     <w:rsid w:val="00DF1B18"/>
     <w:rsid w:val="00DF1EF5"/>
+    <w:rsid w:val="00DF2CFD"/>
     <w:rsid w:val="00DF4FA8"/>
     <w:rsid w:val="00DF6C42"/>
     <w:rsid w:val="00DF7779"/>
     <w:rsid w:val="00DF791D"/>
     <w:rsid w:val="00E0169C"/>
     <w:rsid w:val="00E02373"/>
     <w:rsid w:val="00E025ED"/>
     <w:rsid w:val="00E02766"/>
     <w:rsid w:val="00E03E55"/>
     <w:rsid w:val="00E05E1E"/>
     <w:rsid w:val="00E05E63"/>
     <w:rsid w:val="00E10C84"/>
     <w:rsid w:val="00E10F14"/>
     <w:rsid w:val="00E130B6"/>
     <w:rsid w:val="00E1507E"/>
     <w:rsid w:val="00E15260"/>
     <w:rsid w:val="00E15763"/>
     <w:rsid w:val="00E16FF9"/>
     <w:rsid w:val="00E173EA"/>
     <w:rsid w:val="00E20CDB"/>
     <w:rsid w:val="00E22D4C"/>
     <w:rsid w:val="00E25497"/>
     <w:rsid w:val="00E27006"/>
     <w:rsid w:val="00E2706D"/>
     <w:rsid w:val="00E35B26"/>
@@ -8344,50 +8270,51 @@
     <w:rsid w:val="00EB6128"/>
     <w:rsid w:val="00EB7B6A"/>
     <w:rsid w:val="00EC1DEA"/>
     <w:rsid w:val="00EC4461"/>
     <w:rsid w:val="00EC7273"/>
     <w:rsid w:val="00ED1E18"/>
     <w:rsid w:val="00ED588D"/>
     <w:rsid w:val="00EE1352"/>
     <w:rsid w:val="00EE242B"/>
     <w:rsid w:val="00EE3379"/>
     <w:rsid w:val="00EE3CB8"/>
     <w:rsid w:val="00EE4D0A"/>
     <w:rsid w:val="00EE7904"/>
     <w:rsid w:val="00EF0341"/>
     <w:rsid w:val="00EF2573"/>
     <w:rsid w:val="00EF414E"/>
     <w:rsid w:val="00F003A8"/>
     <w:rsid w:val="00F00781"/>
     <w:rsid w:val="00F035DA"/>
     <w:rsid w:val="00F04D77"/>
     <w:rsid w:val="00F05F54"/>
     <w:rsid w:val="00F074F7"/>
     <w:rsid w:val="00F10583"/>
     <w:rsid w:val="00F115F8"/>
     <w:rsid w:val="00F139FC"/>
+    <w:rsid w:val="00F1413B"/>
     <w:rsid w:val="00F1460D"/>
     <w:rsid w:val="00F14A67"/>
     <w:rsid w:val="00F1750D"/>
     <w:rsid w:val="00F20171"/>
     <w:rsid w:val="00F20211"/>
     <w:rsid w:val="00F20F7A"/>
     <w:rsid w:val="00F218B1"/>
     <w:rsid w:val="00F25C3E"/>
     <w:rsid w:val="00F25E0A"/>
     <w:rsid w:val="00F3147D"/>
     <w:rsid w:val="00F33EF0"/>
     <w:rsid w:val="00F34F2F"/>
     <w:rsid w:val="00F375A3"/>
     <w:rsid w:val="00F37DE9"/>
     <w:rsid w:val="00F4359E"/>
     <w:rsid w:val="00F448C1"/>
     <w:rsid w:val="00F4590A"/>
     <w:rsid w:val="00F46A3B"/>
     <w:rsid w:val="00F475A3"/>
     <w:rsid w:val="00F51609"/>
     <w:rsid w:val="00F5357D"/>
     <w:rsid w:val="00F5685B"/>
     <w:rsid w:val="00F60287"/>
     <w:rsid w:val="00F61E05"/>
     <w:rsid w:val="00F62AB4"/>
@@ -9829,69 +9756,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A3D6D5C-B674-4F09-BA86-95A83776FF19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1047</Words>
-  <Characters>6286</Characters>
+  <Words>1048</Words>
+  <Characters>6292</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Przetarg pisemny ofertowy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7319</CharactersWithSpaces>
+  <CharactersWithSpaces>7326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Przetarg pisemny ofertowy</dc:title>
   <dc:creator>Myrlak, Marcin</dc:creator>
   <cp:keywords>przetarg, oferta, sprzedaż</cp:keywords>
   <dc:description>brak</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>