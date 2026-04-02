--- v0 (2025-10-01)
+++ v1 (2026-04-02)
@@ -1,69 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\zasob\wspolny\Szkolenia_Oddziały\_DYSK_WSPOLNY\_Liczba Praktykantów i Stażystów\Dane kontaktowe\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35931536-872A-4D1A-A400-BF2FE8986F5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="60" windowWidth="19425" windowHeight="8010"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tabela1[#All]</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="272">
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Nazwa Oddziału lub Centrali</t>
   </si>
   <si>
     <t>Adres e-mail utworzony na potrzeby obsługi staży i praktyk</t>
   </si>
   <si>
     <t>Imię i nazwisko pracownika Oddziału lub Centrali odpowiedzialnego za obsługę staży i praktyk</t>
   </si>
   <si>
     <t>Numer telefonu pracownika Oddziału lub Centrali obsługującego staże i praktyki</t>
   </si>
   <si>
     <t>Centrali</t>
   </si>
   <si>
     <t>Oddział ZUS w Białymstoku</t>
   </si>
   <si>
     <t>praktyki.bialystok@zus.pl</t>
   </si>
   <si>
@@ -558,369 +569,399 @@
   <si>
     <t xml:space="preserve">praktyki.szczecin@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.tarnow@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.torun@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.warszawa1@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.warszawa3@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.zabrze@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.zielonagora@zus.pl </t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.centralazus@zus.pl </t>
   </si>
   <si>
-    <t>33 825 24 33</t>
-[...52 lines deleted...]
-  <si>
     <t>praktyki.walbrzych@zus.pl</t>
   </si>
   <si>
-    <t>Bożena Grala</t>
-[...33 lines deleted...]
-  <si>
     <t>praktyki.warszawa2@zus.pl</t>
   </si>
   <si>
-    <t>13 446 40 01 wew. 253</t>
-[...8 lines deleted...]
-  <si>
     <t>Centrum Informatyki</t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.CI@zus.pl </t>
   </si>
   <si>
-    <t>Emilia Krupicka</t>
-[...32 lines deleted...]
-  <si>
     <t>praktyki.wroclaw@zus.pl</t>
   </si>
   <si>
-    <t>Katarzyna Mirus</t>
-[...20 lines deleted...]
-  <si>
     <t>praktyki.tomaszowm@zus.pl</t>
   </si>
   <si>
     <t xml:space="preserve">praktyki.lodz2@zus.pl </t>
-  </si>
-[...96 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Adres e-mail do obsługi 
 staży i praktyk</t>
   </si>
   <si>
     <t>Imię i nazwisko pracownika 
 odpowiedzialnego za obsługę 
 staży i praktyk</t>
   </si>
   <si>
     <t>Numer telefonu pracownika 
 obsługującego staże i praktyki</t>
   </si>
   <si>
-    <t>Małgorzata Sorota 
-[...7 lines deleted...]
-  <si>
     <t>22 667 15 72 
-22 667 15 74</t>
-[...8 lines deleted...]
-    <t>Magdalena Kacprzak</t>
+22 667 13 82</t>
+  </si>
+  <si>
+    <t>Edyta Kupaj</t>
+  </si>
+  <si>
+    <t>Małgorzata Sorota
+Ewelina Bieniasz</t>
+  </si>
+  <si>
+    <t>Katarzyna Porzezińska</t>
+  </si>
+  <si>
+    <t>58 307 83 51</t>
+  </si>
+  <si>
+    <t>Monika Baran
+Marta Sęderecka</t>
+  </si>
+  <si>
+    <t>Anna Żyjewska
+Ewa Makutynowicz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89 521 24 43 
+89 521 24 47 </t>
+  </si>
+  <si>
+    <t>Dorota Kardasińska</t>
+  </si>
+  <si>
+    <t>12 424 66 31</t>
+  </si>
+  <si>
+    <t>Natalia Gałuszka</t>
+  </si>
+  <si>
+    <t>Bożena Grala</t>
+  </si>
+  <si>
+    <t>Sylwia Rogozińska
+Anna Kubińska</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magdalena Kacprzak </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Katarzyna Mirus </t>
+  </si>
+  <si>
+    <t>14 632 75 82</t>
+  </si>
+  <si>
+    <t>Magdalena Kapanowska
+Ewa Krok</t>
+  </si>
+  <si>
+    <t>Katarzyna Staszak</t>
+  </si>
+  <si>
+    <t>Agnieszka Poniewozik
+Kinga Świstak</t>
+  </si>
+  <si>
+    <t>81 535 74 70 
+81 535 76 97</t>
+  </si>
+  <si>
+    <t>67 210 57 46
+67 210 57 44</t>
+  </si>
+  <si>
+    <t>Weronika Pierzyna (praktyki/staże)
+Hanna Szlecht  (praktyki/staże)</t>
+  </si>
+  <si>
+    <t>Patrycja Jarzynka</t>
+  </si>
+  <si>
+    <t>Agnieszka Jasik                                                                                         Elżbieta Maik</t>
+  </si>
+  <si>
+    <t>62 735 71 63                                                                                   62 735 71 66</t>
+  </si>
+  <si>
+    <t>Anna Żółkowska
+Karolina Kulesza</t>
+  </si>
+  <si>
+    <t>Agnieszka Nowińska
+Karolina Prośniewska</t>
+  </si>
+  <si>
+    <t>42 638 29 60
+42 638 22 80</t>
+  </si>
+  <si>
+    <t>Anita Stalińska
+Magdalena Orłowska</t>
+  </si>
+  <si>
+    <t>76 876 42 95
+76 876 43 37</t>
+  </si>
+  <si>
+    <t>Małgorzata Brodziak
+Anna Wolanin</t>
+  </si>
+  <si>
+    <t>84 688 12 29
+84 688 13 20</t>
+  </si>
+  <si>
+    <t>Sylwia Bednarek</t>
+  </si>
+  <si>
+    <t>94 348 59 46</t>
+  </si>
+  <si>
+    <t>Katarzyna Modrzejewska-Lipska (staże)
+Joanna Gałek (staże)
+Wioleta Witek (praktyki)</t>
+  </si>
+  <si>
+    <t>Agata Rudewicz-Winkler</t>
+  </si>
+  <si>
+    <t>Katarzyna Herda</t>
+  </si>
+  <si>
+    <t>Katarzyna Boroszko
+Aleksandra Chrzanowska-Stańczuk</t>
+  </si>
+  <si>
+    <t>22 590 21 79
+22 590 25 05</t>
+  </si>
+  <si>
+    <t>Małgorzata Leszczyńska</t>
+  </si>
+  <si>
+    <t>41 367 75 34
+41 367 73 37</t>
+  </si>
+  <si>
+    <t>52 341 81 02</t>
+  </si>
+  <si>
+    <t>32 624 53 45</t>
+  </si>
+  <si>
+    <t>34 368 45 83
+34 368 93 19</t>
+  </si>
+  <si>
+    <t>32 349 08 75
+81 535 97 20
+32 349 05 86</t>
+  </si>
+  <si>
+    <t>18 449 83 84
+18 449 82 76</t>
   </si>
   <si>
     <t>24 266 10 33</t>
   </si>
   <si>
+    <t>61 841 60 24
+61 841 69 02
+61 841 69 16
+61 849 31 07</t>
+  </si>
+  <si>
+    <t>48 385 63 68
+48 385 36 63</t>
+  </si>
+  <si>
+    <t>32 439 11 76
+32 439 11 77</t>
+  </si>
+  <si>
+    <t>91 459 63 08
+91 459 61 06</t>
+  </si>
+  <si>
+    <t>44 726 37 01
+44 725 36 75</t>
+  </si>
+  <si>
+    <t>22 538 20 60</t>
+  </si>
+  <si>
+    <t>22 890 44 09
+22 890 44 14</t>
+  </si>
+  <si>
+    <t>71 360 61 70</t>
+  </si>
+  <si>
+    <t>32 272 91 90
+32 277 86 84
+32 273 93 50</t>
+  </si>
+  <si>
+    <t>68 329 42 36</t>
+  </si>
+  <si>
+    <t>Marta Piznal
+Ewelina Kwiecińska</t>
+  </si>
+  <si>
+    <t>Agnieszka Fifagrowicz (praktyki)
+Marzena Kowalczyk (praktyki)
+Magdalena Pietrasz (staże)</t>
+  </si>
+  <si>
+    <t>Marta Chochauz (staże/praktyki)
+Katarzyna Korzeń (praktyki)</t>
+  </si>
+  <si>
+    <t>Anna Ferenc, Wiktoria Solecka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariola Gębska
+Katarzyna Kopciara </t>
+  </si>
+  <si>
+    <t>Agnieszka Koniecko-Przepióra (praktyki)
+Aleksandra Witkowska (praktyki)
+Lidia Rybska (staże)
+Katarzyna Żuchowska (staże)</t>
+  </si>
+  <si>
+    <t>Beata Walkowiak
+Magdalena Nadolska</t>
+  </si>
+  <si>
+    <t>Ewelina Lisowska (staże)
+Aneta Włodarczyl (praktyki)</t>
+  </si>
+  <si>
+    <t>Karolina Wagner
+Justyna Zydek</t>
+  </si>
+  <si>
+    <t>Beata de Lambert  (praktyki)
+Katarzyna Radwan-Gryniewicz (staże)</t>
+  </si>
+  <si>
+    <t>Natalia Krzemińska
+Benedykt Szokalski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maria Mieczykowska
+Joanna Jagielska                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dorota Tabaka (staże)
+Beata Hutna (praktyki)
+Angelika Duchowicz (praktyki)                                                      </t>
+  </si>
+  <si>
+    <t>Robert Chruściel
+Martyna Kosewska</t>
+  </si>
+  <si>
+    <t>33 825 24 33
+33 825 24 06</t>
+  </si>
+  <si>
+    <t>55 641 93 04</t>
+  </si>
+  <si>
+    <t>13 443 74 31</t>
+  </si>
+  <si>
     <t>43 824 57 53</t>
+  </si>
+  <si>
+    <t>77 451 17 75</t>
+  </si>
+  <si>
+    <t>61 874 55 39
+61 874 55 90</t>
+  </si>
+  <si>
+    <t>17 867 52 38 lub 502 006 987
+17 867 50 05</t>
+  </si>
+  <si>
+    <t>25 640 16 93
+25 640 16 84</t>
+  </si>
+  <si>
+    <t>59 841 91 38
+59 841 91 67
+59 841 91 26</t>
+  </si>
+  <si>
+    <t>32 368 33 21   
+32 368 33 08</t>
+  </si>
+  <si>
+    <t>56 659 56 22   
+56 659 56 18</t>
+  </si>
+  <si>
+    <t>74 843 00 75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -977,374 +1018,400 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
         <scheme val="minor"/>
       </font>
-      <alignment vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="10"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <name val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <font>
-[...10 lines deleted...]
-    <dxf>
       <border>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
-      </border>
-[...20 lines deleted...]
-        <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabela1" displayName="Tabela1" ref="A1:E46" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6">
-  <autoFilter ref="A1:E46"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabela1" displayName="Tabela1" ref="A1:E46" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" headerRowBorderDxfId="7">
+  <autoFilter ref="A1:E46" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" name="L.p." dataDxfId="4"/>
-[...3 lines deleted...]
-    <tableColumn id="5" name="Numer telefonu pracownika _x000a_obsługującego staże i praktyki" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="L.p." dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Nazwa Oddziału lub Centrali" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Adres e-mail do obsługi _x000a_staży i praktyk" dataDxfId="4" dataCellStyle="Hiperłącze"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Imię i nazwisko pracownika _x000a_odpowiedzialnego za obsługę _x000a_staży i praktyk" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Numer telefonu pracownika _x000a_obsługującego staże i praktyki" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Pakiet Office 2007–2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Pakiet Office 2007–2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1372,51 +1439,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Pakiet Office 2007–2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1545,1775 +1612,1777 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.elblag@zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.koszalin@zus.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.lodz2@zus.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.poznan2@zus.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.warszawa2@zus.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bilgoraj@zus.pl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.opole@zus.pl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.tarnow@zus.pl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.zabrze@zus.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.czestochowa@zus.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.kielce@zus.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.lodz1@zus.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.poznan1@zus.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.szczecin@zus.pl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.warszawa1@zus.pl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bielskobiala@zus.pl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.lublin@zus.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.olsztyn@zus.pl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.rzeszow@zus.pl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.wroclaw@zus.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bialystok@zus.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.chrzanow@zus.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.jaslo@zus.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.plock@zus.pl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.sosnowiec@zus.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.walbrzych@zus.pl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.warszawa3@zus.pl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.CI@zus.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.chorzow@zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.legnica@zus.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.pila@zus.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.rybnik@zus.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.torun@zus.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.gorzow@zus.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.nowysacz@zus.pl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.slupsk@zus.pl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.centralazus@zus.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bydgoszcz@zus.pl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.gdansk@zus.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.krakow@zus.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.ostrow@zus.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.radom@zus.pl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.siedlce@zus.pl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.tomaszowm@zus.pl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.zielonagora@zus.pl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.koszalin@zus.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.lodz2@zus.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.poznan2@zus.pl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.warszawa2@zus.pl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.opole@zus.pl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.tarnow@zus.pl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.zabrze@zus.pl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.czestochowa@zus.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bielskobiala@zus.pl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.lublin@zus.pl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.rzeszow@zus.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bialystok@zus.pl" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.chrzanow@zus.pl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.jaslo@zus.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.plock@zus.pl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.sosnowiec@zus.pl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.walbrzych@zus.pl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.warszawa3@zus.pl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.CI@zus.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.chorzow@zus.pl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.legnica@zus.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.pila@zus.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.rybnik@zus.pl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.torun@zus.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.gorzow@zus.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.nowysacz@zus.pl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.slupsk@zus.pl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.centralazus@zus.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bydgoszcz@zus.pl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.gdansk@zus.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.krakow@zus.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.ostrow@zus.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.radom@zus.pl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.siedlce@zus.pl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.tomaszowm@zus.pl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.zielonagora@zus.pl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.elblag@zus.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.bilgoraj@zus.pl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.kielce@zus.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.lodz1@zus.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.poznan1@zus.pl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.szczecin@zus.pl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.warszawa1@zus.pl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.olsztyn@zus.pl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praktyki.wroclaw@zus.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="5" customWidth="1"/>
     <col min="2" max="2" width="43" style="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="5" width="36.7109375" style="5" customWidth="1"/>
-    <col min="6" max="16384" width="8.7109375" style="5"/>
+    <col min="3" max="3" width="36.7265625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="44.1796875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="49.26953125" style="5" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="6" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="6" customFormat="1" ht="60.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      <c r="A2" s="18">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="6" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="10">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>211</v>
+        <v>181</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>212</v>
-[...9 lines deleted...]
-      <c r="A3" s="18">
+        <v>182</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="10">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="8" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="18">
+    <row r="4" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="10">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="18">
+      <c r="D4" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="10">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="18">
+      <c r="D5" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="18">
+      <c r="D6" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="10">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D7" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="18">
+      <c r="D7" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="10">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="18">
+      <c r="D8" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" s="9" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="10">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D9" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="18">
+      <c r="D9" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="E9" s="23" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D10" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="18">
+      <c r="D10" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="E10" s="20" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="10">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D11" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="18">
+      <c r="D11" s="19" t="s">
+        <v>192</v>
+      </c>
+      <c r="E11" s="19" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="10">
         <v>11</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="11" t="s">
+      <c r="D12" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="E12" s="16" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="12" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="18">
+    <row r="13" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="10">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="18">
+      <c r="D13" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="10">
         <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="18">
+      <c r="D14" s="20" t="s">
+        <v>250</v>
+      </c>
+      <c r="E14" s="20" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="10">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="18">
+      <c r="D15" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="10">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D16" s="7" t="s">
+      <c r="D16" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="18">
+      <c r="E16" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="10">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D17" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="18">
+      <c r="D17" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="7" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="10">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D18" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="18">
+      <c r="D18" s="20" t="s">
+        <v>207</v>
+      </c>
+      <c r="E18" s="20" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="10">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D19" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="18">
+      <c r="D19" s="20" t="s">
+        <v>215</v>
+      </c>
+      <c r="E19" s="20" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="10">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="D20" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="18">
+      <c r="E20" s="18" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="10">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D21" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="18">
+      <c r="D21" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="10">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D22" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="18">
+      <c r="D22" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="10">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D23" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="18">
+      <c r="D23" s="19" t="s">
+        <v>224</v>
+      </c>
+      <c r="E23" s="17" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="10">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D24" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="18">
+      <c r="D24" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="10">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D25" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="18">
+      <c r="D25" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="10">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D26" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="18">
+      <c r="D26" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" s="8" customFormat="1" ht="62" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="10">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D27" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="18">
+      <c r="D27" s="20" t="s">
+        <v>251</v>
+      </c>
+      <c r="E27" s="20" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="10">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D28" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="18">
+      <c r="D28" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="E28" s="18" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="10">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D29" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="18">
+      <c r="D29" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="E29" s="20" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="10">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D30" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="18">
+      <c r="D30" s="20" t="s">
+        <v>254</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="10">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="18">
+      <c r="D31" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="E31" s="20" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="10">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D32" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="18">
+      <c r="D32" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="E32" s="20" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" s="9" customFormat="1" ht="60.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="10">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D33" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="18">
+      <c r="D33" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="E33" s="22" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="10">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D34" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="18">
+      <c r="D34" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="E34" s="20" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="10">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="18">
+      <c r="D35" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="E35" s="25" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="10">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D36" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="18">
+      <c r="D36" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="10">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>231</v>
-[...9 lines deleted...]
-      <c r="A38" s="18">
+        <v>184</v>
+      </c>
+      <c r="D37" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="10">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D38" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="18">
+      <c r="D38" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="E38" s="20" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="10">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>138</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>197</v>
-[...9 lines deleted...]
-      <c r="A40" s="18">
+        <v>179</v>
+      </c>
+      <c r="D39" s="19" t="s">
+        <v>225</v>
+      </c>
+      <c r="E39" s="19" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="10">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D40" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="18">
+      <c r="D40" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="10">
         <v>40</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>207</v>
-[...9 lines deleted...]
-      <c r="A42" s="18">
+        <v>180</v>
+      </c>
+      <c r="D41" s="20" t="s">
+        <v>226</v>
+      </c>
+      <c r="E41" s="20" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="10">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D42" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="18">
+      <c r="D42" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="10">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>142</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>223</v>
-[...9 lines deleted...]
-      <c r="A44" s="18">
+        <v>183</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="9" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="10">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D44" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="18">
+      <c r="D44" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" s="9" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="10">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="D45" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="20">
+      <c r="D45" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E45" s="26" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="11">
         <v>45</v>
       </c>
-      <c r="B46" s="21" t="s">
+      <c r="B46" s="12" t="s">
         <v>145</v>
       </c>
-      <c r="C46" s="22" t="s">
+      <c r="C46" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="D46" s="23" t="s">
-[...3 lines deleted...]
-        <v>257</v>
+      <c r="D46" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C3" r:id="rId1"/>
-[...43 lines deleted...]
-    <hyperlink ref="C2" r:id="rId45"/>
+    <hyperlink ref="C3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C4" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C5" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="C7" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C8" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C9" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="C10" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="C11" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="C12" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="C13" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="C14" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="C15" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="C16" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="C17" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="C18" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C19" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="C20" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="C21" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="C22" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="C23" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="C24" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="C25" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="C26" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="C27" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="C28" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="C29" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="C30" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="C31" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="C32" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="C33" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="C34" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="C35" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="C36" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="C37" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="C38" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="C39" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="C40" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="C41" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="C42" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="C43" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="C44" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="C45" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="C46" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="C2" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId46"/>
+  <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="portrait" r:id="rId46"/>
   <tableParts count="1">
     <tablePart r:id="rId47"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:A165"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A133" workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="97" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>3</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>6</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>7</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A39" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A40" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A42" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A43" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A44" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A45" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>9</v>
       </c>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A47" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A48" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A49" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A50" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="51" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>10</v>
       </c>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A52" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A53" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A54" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A55" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>11</v>
       </c>
     </row>
-    <row r="57" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A57" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A58" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A59" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="60" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A60" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>12</v>
       </c>
     </row>
-    <row r="62" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A62" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="63" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A63" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="64" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A64" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="65" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A65" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="66" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>13</v>
       </c>
     </row>
-    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A67" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A68" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A69" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="71" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>14</v>
       </c>
     </row>
-    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="74" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="75" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="76" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>15</v>
       </c>
     </row>
-    <row r="77" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="78" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="79" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="80" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>16</v>
       </c>
     </row>
-    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="84" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="85" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>17</v>
       </c>
     </row>
-    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="88" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="89" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="90" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="91" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>18</v>
       </c>
     </row>
-    <row r="92" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="93" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="94" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="95" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="96" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A96">
         <v>19</v>
       </c>
     </row>
-    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="99" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="100" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="101" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A101">
         <v>20</v>
       </c>
     </row>
-    <row r="102" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="103" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="104" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="105" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="106" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A106">
         <v>21</v>
       </c>
     </row>
-    <row r="107" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="108" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="109" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A109" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="110" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A110" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="111" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A111">
         <v>22</v>
       </c>
     </row>
-    <row r="112" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A112" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="113" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A113" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="114" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A114" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A115" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A116">
         <v>23</v>
       </c>
     </row>
-    <row r="117" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A117" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="118" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A118" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="119" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A119" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="120" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A120" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="121" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A121">
         <v>24</v>
       </c>
     </row>
-    <row r="122" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A122" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="123" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A123" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="124" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A124" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="125" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A125" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="126" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A126">
         <v>25</v>
       </c>
     </row>
-    <row r="127" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="128" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="129" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A129" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="130" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A130" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="131" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A131">
         <v>26</v>
       </c>
     </row>
-    <row r="132" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A132" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="133" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A133" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="134" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A134" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="135" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A135" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="136" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A136">
         <v>27</v>
       </c>
     </row>
-    <row r="137" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A137" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="138" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A138" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="139" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A139" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="140" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A140" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="141" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A141">
         <v>28</v>
       </c>
     </row>
-    <row r="142" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A142" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="143" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A143" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="144" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A144" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A145" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="146" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A146">
         <v>29</v>
       </c>
     </row>
-    <row r="147" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A147" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="148" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A148" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="149" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A149" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="150" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A150" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="151" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A151">
         <v>30</v>
       </c>
     </row>
-    <row r="152" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A152" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="153" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A153" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="154" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A154" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="155" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A155" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="156" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A156">
         <v>31</v>
       </c>
     </row>
-    <row r="157" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A157" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="158" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A158" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="159" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A159" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="160" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A160" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="161" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A161">
         <v>32</v>
       </c>
     </row>
-    <row r="162" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A162" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="163" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A163" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="164" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A164" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="165" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A165" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Zakresy nazwane</vt:lpstr>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Arkusz1</vt:lpstr>
       <vt:lpstr>Arkusz2</vt:lpstr>
       <vt:lpstr>Arkusz3</vt:lpstr>
       <vt:lpstr>Arkusz1!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Conder, Magdalena</dc:creator>