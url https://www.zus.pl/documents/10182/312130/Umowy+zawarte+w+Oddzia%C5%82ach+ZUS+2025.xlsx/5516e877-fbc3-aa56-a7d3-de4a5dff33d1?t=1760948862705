--- v0 (2025-10-21)
+++ v1 (2026-04-09)
@@ -9,89 +9,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jolanta.szewczyk\Documents\18 ZAWARTE UMOWY ODDZIAŁY STR\UMOWY ZAWARTE ODDZIAŁY 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08689516-D336-43AE-B5FF-5D30FB196612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E252F6BA-DCE5-4823-83F5-CE5559D7B420}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="605" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="28996" windowHeight="15675" tabRatio="605" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="umowy oddziały" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'umowy oddziały'!$B$7:$I$467</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'umowy oddziały'!$B$2:$I$406</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'umowy oddziały'!$B$7:$I$602</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'umowy oddziały'!$B$2:$I$541</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'umowy oddziały'!$7:$7</definedName>
     <definedName name="Z_324630F2_B0EE_4BA3_8B18_D88CA4B41460_.wvu.Cols" localSheetId="0" hidden="1">'umowy oddziały'!$K:$IV</definedName>
-    <definedName name="Z_324630F2_B0EE_4BA3_8B18_D88CA4B41460_.wvu.FilterData" localSheetId="0" hidden="1">'umowy oddziały'!$B$7:$I$467</definedName>
-    <definedName name="Z_324630F2_B0EE_4BA3_8B18_D88CA4B41460_.wvu.PrintArea" localSheetId="0" hidden="1">'umowy oddziały'!$B$2:$I$467</definedName>
+    <definedName name="Z_324630F2_B0EE_4BA3_8B18_D88CA4B41460_.wvu.FilterData" localSheetId="0" hidden="1">'umowy oddziały'!$B$7:$I$602</definedName>
+    <definedName name="Z_324630F2_B0EE_4BA3_8B18_D88CA4B41460_.wvu.PrintArea" localSheetId="0" hidden="1">'umowy oddziały'!$B$2:$I$602</definedName>
     <definedName name="Z_324630F2_B0EE_4BA3_8B18_D88CA4B41460_.wvu.PrintTitles" localSheetId="0" hidden="1">'umowy oddziały'!$7:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="Nowakowski, Marcin - Widok osobisty" guid="{324630F2-B0EE-4BA3-8B18-D88CA4B41460}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1356" windowHeight="670" tabRatio="605" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2008" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2683" uniqueCount="1426">
   <si>
     <t>Wykonawca</t>
   </si>
   <si>
     <t>Termin realizacji umowy</t>
   </si>
   <si>
     <t xml:space="preserve">Przedmiot umowy </t>
   </si>
   <si>
     <t>L.p.</t>
   </si>
   <si>
     <t>Tryb postępowania</t>
   </si>
   <si>
     <t xml:space="preserve">Wykaz przedstawiono w porządku chronologicznym </t>
   </si>
   <si>
     <t>Opracował: Departament Zamówień Publicznych</t>
   </si>
   <si>
     <t>Wartość umowy w zł.           
 (z VAT)</t>
   </si>
@@ -930,68 +933,56 @@
   </si>
   <si>
     <t>Świadczenie usług odbioru i wywozu odpadów komunalnych
 (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin i podległych terenowych jednostek organizacyjnych, 
 część 6 - Gryfice.</t>
   </si>
   <si>
     <t>Usługa serwisu technicznego – konserwacji i napraw systemów zabezpieczeń obiektów III Oddziału ZUS w Warszawie w latach 
 2025 - 2026. 
 Część 2 z 2– System sygnalizacji pożaru (SSP), system oddymiania (SO), oświetlenie awaryjne (OA)</t>
   </si>
   <si>
     <t>Świadczenie usług w zakresie ochrony w obiektach Zakładu Ubezpieczeń Społecznych Oddział w Nowym Sączu oraz podległych Terenowych Jednostkach Organizacyjnych - dot. I/ZUS Nowy Targ, 
 ul. Królowej Jadwigi 10 - Część 4 z 5.</t>
   </si>
   <si>
     <t>Wywóz nieczystości stałych (odpadów komunalnych segregowanych 
 i zmieszanych) z budynku Inspektoratu ZUS w Zgierzu przy 
 ul. Chopina 5, (Część II).</t>
   </si>
   <si>
     <t>Świadczenie usług w zakresie ochrony w obiektach Zakładu Ubezpieczeń Społecznych Oddział w Nowym Sączu oraz podległych Terenowych Jednostkach Organizacyjnych - dot. Nowego Sącza, 
 ul. Sienkiewicza77 oraz ul. Węgierska 11 - Część 1 z 5.</t>
   </si>
   <si>
-    <t>Wykonanie systemów przeciwzalaniowych w budynkach Inspektoratu ZUS w Jeleniej Górze i Świdnicy w trybie zaprojektuj 
-[...3 lines deleted...]
-  <si>
     <t>Szkolenia interpersonalne - Pewność z siebie i skuteczność 
 w realizacji zadań (część I).</t>
   </si>
   <si>
-    <t>Organizacja wycieczki dla pracowników oraz emerytów Oddziału ZUS w Kielcach do Bochni – Krakowa – Ojcowa.</t>
-[...1 lines deleted...]
-  <si>
     <t>Wykonywanie przeglądów, konserwacji i napraw dźwiękowego systemu ostrzegawczego (DSO) w budynku I Oddziału ZUS w Łodzi przy ul. Zamenhofa 2 i w budynku I i II Oddziału ZUS w Łodzi 
 przy ul. Lipiec Reymontowskich 11, (część II).</t>
-  </si>
-[...2 lines deleted...]
-w Płocku i TJO” Wykonanie instalacji klimatyzacji - I/ZUS w Ostrołęce, ul. Kuklińskiego 3.</t>
   </si>
   <si>
     <t>Pełnienie funkcji inspektora nadzoru inwestorskiego przy realizacji zadania: „Montaż systemu klimatyzacji w budynkach Oddziału ZUS 
 w Płocku i TJO”Wykonanie instalacji klimatyzacji wraz 
 z modernizacją instalacji elektrycznej – I/Mława, 
 ul. Padlewskiego 29,31.</t>
   </si>
   <si>
     <t xml:space="preserve">Montaż systemu klimatyzacji w budynkach Oddziału ZUS 
 w Płocku i TJO - Wykonanie instalacji klimatyzacji - I/ZUS 
 w Ostrołęce,  ul. Kuklińskiego 3. </t>
   </si>
   <si>
     <t>FG SYSTEM Sp. z o.o.
 ul. Powstańców Warszawy 8
 15-129 Białystok</t>
   </si>
   <si>
     <t>Komandos Podlasie Sp. z o.o.
 ul. Bitwy Białostockiej 9
 15-102 Białystok</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
@@ -1346,132 +1337,100 @@
     <t>od 2025-04-29
 do 2025-10-04</t>
   </si>
   <si>
     <t>od 2025-06-30
 do 2028-06-30</t>
   </si>
   <si>
     <t>Dystrybucja energii elektrycznej do budynku Inspektoratu ZUS 
 w Kutnie przy ul. Jagiełły 12 i budynku Biura Terenowego ZUS 
 w Łęczycy przy ul. Zachodniej 8. (Kutno).</t>
   </si>
   <si>
     <t>Zakup kart sportowych dla pracowników ZUS II Oddział w Łodzi oraz dla emerytów – byłych pracowników oddziału.</t>
   </si>
   <si>
     <t>Zorganizowanie i realizacja przez Wykonawcę wycieczki dla pracowników /emerytów/rencistów i uprawnionych członków rodzin Zakładu Ubezpieczeń Społecznych w Nowym Sączu do Energylandii – Zatoru - wycieczka 1-dniowa w dniach 14.06.2025 r. i 28.06.2025 r. dla max. 200 osób - Część 1 z 4.</t>
   </si>
   <si>
     <t>Zorganizowanie i realizacja przez Wykonawcę wycieczki dla pracowników /emerytów/rencistów i uprawnionych członków rodzin Zakładu Ubezpieczeń Społecznych w Nowym Sączu do Wrocławia- wycieczka 3 - dniowa w terminie od 12.09.2025 r. do 14.09.2025 r. dla max 50 osób - Część 3 z 4.</t>
   </si>
   <si>
     <t>Zorganizowanie i realizacja przez Wykonawcę wycieczki dla pracowników /emerytów/rencistów i uprawnionych członków rodzin Zakładu Ubezpieczeń Społecznych w Nowym Sączu na Podlasie - wycieczka 4 - dniowa w terminie od 05.06.2025 r. do 08.06.2025 r. dla max 50 osób - Część 4 z 4.</t>
   </si>
   <si>
-    <t>Dostawa mebli biurowych dla Zakładu Ubezpieczeń Społecznych Oddział w Ostrowie Wielkopolskim.</t>
-[...1 lines deleted...]
-  <si>
     <t>Pełnienie funkcji inspektora nadzoru inwestorskiego przy realizacji zadania: „Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku i TJO” -Wykonanie instalacji klimatyzacji - I/ZUS w Płońsku, ul. Warszawska 5
 część 6 z 7.</t>
   </si>
   <si>
     <t>Pełnienie funkcji inspektora nadzoru inwestorskiego przy realizacji zadania: „Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku i TJO” - Wykonanie instalacji klimatyzacji - I/ZUS w Pułtusku, ul. Daszyńskiego 4.
 część 7 z 7.</t>
   </si>
   <si>
     <t>Zakup samochodu osobowego.</t>
   </si>
   <si>
     <t>Wykonanie robót budowlanych w zakresie dostosowania pomieszczeń piwnicy budynku Inspektoratu ZUS w Pszczynie do przepisów przeciwpożarowych.</t>
   </si>
   <si>
     <t>Dostawa samochodu ciężarowo-osobowego 4+1.</t>
   </si>
   <si>
     <t>Zakup, dostawa i montaż Tuby pierwszego klucza dla obiektu w: Stargardzie - cz. 1, Kamieniu Pomorskim - cz. 2, Gryficach - cz. 3, Choszcznie - cz. 4, Myśliborzu - cz. 5, Łobzie - cz. 6, Zakup i montaż elektronicznego systemu wydawania kluczy dla obiektu w Pyrzycach - cz. 8.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ochrona osób i mienia oraz monitoring wizyjny i systemów alarmowych w obiektach Oddziału ZUS w Zabrzu i podległych jednostkach terenowych.</t>
   </si>
   <si>
     <t>Przedsiębiorstwo 
 Handlowo - Usługowo - Remontowe 
 "FELIX" Marek Danilczuk
 ul. Szosa Knyszyńska 8
 15-694 Białystok Fasty</t>
   </si>
   <si>
-    <t>Konserwacja i utrzymanie w stanie sprawności eksploatacyjnej systemów wentylacji mechanicznej, klimatyzacji i kurtyn powietrznych w budynkach Oddziału ZUS w Białymstoku 
-[...2 lines deleted...]
-  <si>
     <t>Konserwacja i utrzymanie w stanie sprawności systemów kontroli dostępu, alarmowych przeciwpożarowych, antywłamaniowych oraz telewizji przemysłowej w budynkach Oddziału ZUS w Białymstoku 
 i TJO - Część I i III.</t>
   </si>
   <si>
     <t>Konserwacja i utrzymanie w stanie sprawności systemów kontroli dostępu, alarmowych przeciwpożarowych, antywłamaniowych oraz telewizji przemysłowej w budynkach Oddziału ZUS w Białymstoku 
 i TJO - Część II.</t>
-  </si>
-[...8 lines deleted...]
-Część II/II_Zakup i dostawa samochodu BUS 8+1 dla ZUS Oddział w Częstochowie.</t>
   </si>
   <si>
     <t>Wymiana wykładzin - O/ ZUS Elbląg, ul. Mazurska 5.</t>
   </si>
   <si>
     <t>Dystrybucja energii elektrycznej do budynku Inspektoratu ZUS 
 w Kutnie przy ul. Jagiełły 12 i budynku Biura Terenowego ZUS 
 w Łęczycy przy ul. Zachodniej 8. (Łęczyca).</t>
   </si>
   <si>
     <t>Zakup i montaż elektronicznego systemu wydawania kluczy – Inspektorat ZUS Pabianice, Inspektorat ZUS Sieradz, Inspektorat ZUS Wieluń.</t>
   </si>
   <si>
     <t>Remont korytarzy (parter, I, II piętro) oraz klatek schodowych – Inspektorat ZUS Wieluń.</t>
   </si>
   <si>
-    <t>Zorganizowanie i realizacja przez Wykonawcę wycieczki dla pracowników /emerytów/rencistów i uprawnionych członków rodzin Zakładu Ubezpieczeń Społecznych w Nowym Sączu do Krakowa - wycieczka 1 – dniowa w dniu 30.05.2025 r. 
-[...2 lines deleted...]
-  <si>
     <t>Zakup i montaż elektronicznego systemu wydawania kluczy dla Inspektoratu ZUS Głubczyce, Inspektoratu ZUS Kędzierzyn-Koźle, Inspektoratu ZUS Brzeg.</t>
-  </si>
-[...6 lines deleted...]
-część 6 z 7.</t>
   </si>
   <si>
     <t>Dostawa: Krzeseł  biurowych -  Część nr 1 do Inspektoratu ZUS 
 w Jarosławiu, ul. Juliusza Słowackiego 21.</t>
   </si>
   <si>
     <t>Dostawa: Mebli: Część nr 2 do Inspektoratu ZUS w Jarosławiu, 
 ul. Juliusza Słowackiego 21.</t>
   </si>
   <si>
     <t>Wykonanie instalacji klimatyzacji w budynku Inspektoratu ZUS 
 w Leżajsku  przy ul. Mickiewicza 24.</t>
   </si>
   <si>
     <t>Modernizacja SSWiN - Inspektorat ZUS Przemyśl.</t>
   </si>
   <si>
     <t>Świadczenie usług w zakresie sportu i rekreacji dla pracowników 
 i członków ich rodzin Oddziału ZUS w Słupsku.</t>
   </si>
   <si>
     <t>Ochrona obiektów Oddziału ZUS w Tomaszowie Mazowieckim i TJO oraz monitorowanie lokalnego systemu sygnalizacji włamania i napadu wraz z niezwłocznym dojazdem patrolu interwencyjnego.</t>
   </si>
   <si>
     <t>Wykonanie dokumentacji projektowo-kosztowej dla zadania pn. Wykonanie instalacji wentylacji mechanicznej 
@@ -1636,53 +1595,50 @@
 Jarosław Filipczak, Jan Chrzanowski  
 Al. Wojska Polskiego 499
 82-200 Malbork</t>
   </si>
   <si>
     <t>Levels Up Sp. z o.o.   
 ul. Inflancka 27 
 61-132 Poznań</t>
   </si>
   <si>
     <t>Clima Solutions”s.c.
 Aleksander Kwiecień, Marcin Jęczmienny
 ul. Jana Pawła II nr 52-54
 47-232 Kędzierzyn-Koźle</t>
   </si>
   <si>
     <t>Piła</t>
   </si>
   <si>
     <t>"FACIT" Usługi Budowlano Remontowe 
 Zofia Hebda
 ul. Kochanowskiego 171
 26-432 Wieniawa</t>
   </si>
   <si>
-    <t>PRAGMATIC Sp. z o.o.                                                               ul. Krakowska 201                                                                               40-393 Katowice</t>
-[...1 lines deleted...]
-  <si>
     <t>PALMER Sp. z o.o. 
 ul. Myślenicka 95
 30-698 Kraków</t>
   </si>
   <si>
     <t>„Protector Polska Łukasz
 Bartkowiak”
 ul. Jagiellońska nr 67, lok. wejście D
 70-382 Szczecin</t>
   </si>
   <si>
     <t>MAR.IW Sp. z o.o.
 ul. Niedziałkowskiego 15/7
 71-403 Szczecin</t>
   </si>
   <si>
     <t xml:space="preserve">ROXON Sp. z o.o. Sp.K. 
 ul. Dąbrowskiego 15
 74-200 Pyrzyce </t>
   </si>
   <si>
     <t xml:space="preserve">ROXON Sp. z o.o. Sp.K.
 ul. Dąbrowskiego 15
 74-200 Pyrzyce </t>
   </si>
@@ -1879,72 +1835,64 @@
     <t>Krystian Uryga URBUD 
 Usługi Remontowo-Budowlane
 Łęka  134
 33-322 Korzenna</t>
   </si>
   <si>
     <t>"Globbo" Sp. z o.o.
 Kąclowa 17 
 33-330 Grybów</t>
   </si>
   <si>
     <t>Przedsiębiorstwo Produkcyjno-Handlowe 
 „ROL-MOT” Sp. z o.o. 
 ul. Czachowskiego 29
 27-310 Ciepielów</t>
   </si>
   <si>
     <t>Świadczenie usług kompleksowej konserwacji oraz napraw urządzeń klimatyzacyjnych zainstalowanych w obiektach Oddziału ZUS 
 w Bielsku-Białej i podległych Inspektoratach w Cieszynie i Żywcu.</t>
   </si>
   <si>
     <t xml:space="preserve">Zakup i montaż regałów do hali magazynowej w Borkowie 
 (Borkowo 22A, 88-110 Inowrocław). </t>
   </si>
   <si>
-    <t>Zakup i montaż elektronicznych depozytorów kluczy z panelem sterującym w budynkach Inspektoratów ZUS w Kartuzach, Starogardzie Gdańskim 
-[...2 lines deleted...]
-  <si>
     <t>Wykonanie dokumentacji projektowo-kosztorysowej i sprawowanie nadzoru autorskiego dla zadania inwestycyjnego „Modernizacja sieci strukturalnej – O/ ZUS Lublin”.</t>
   </si>
   <si>
     <t>Świadczenie usług edukacyjnych na terenie działania Oddziału ZUS 
 w Lublinie i Oddziału ZUS w Biłgoraju w zakresie zagrożeń, które mogą być przyczyną wypadków przy pracy i chorób zawodowych oraz sposobu zapobiegania im,
 Część I - Profilaktyka obciążeń układu mięśniowo-szkieletowego w miejscu pracy.</t>
   </si>
   <si>
     <t>Świadczenie usług edukacyjnych na terenie działania Oddziału ZUS 
 w Lublinie i Oddziału ZUS w Biłgoraju w zakresie zagrożeń, które mogą być przyczyną wypadków przy pracy i chorób zawodowych oraz sposobu zapobiegania im.
 Część II - Przeciwdziałanie negatywnym skutkom stresu w pracy.</t>
   </si>
   <si>
     <t>Wymiana drzwi wewnętrznych wraz z pracami towarzyszącymi - O/ ZUS Nowy Sącz, ul. Węgierska 11.</t>
-  </si>
-[...2 lines deleted...]
-elektrycznej (Cz. II) w ramach zadania „Wykonanie instalacji klimatyzacji - O/ ZUS Opole, ul. Wrocławska (bud. A,B,C).</t>
   </si>
   <si>
     <t>Wykonanie instalacji klimatyzacji – O/ ZUS Opole, 
 ul. Wrocławska (bud. A,B,C).</t>
   </si>
   <si>
     <t>Zakup, dostawa i montaż Tuby pierwszego klucza dla obiektu 
 w Świnoujściu - cz. 7.</t>
   </si>
   <si>
     <t xml:space="preserve">Zakup i montaż regałów jezdnych - O/ ZUS Tarnów, ul. Warsztatowa. </t>
   </si>
   <si>
     <t>Zakup pojazdu dostawczego - Oddział ZUS Toruń.</t>
   </si>
   <si>
     <t>Biłgoraj</t>
   </si>
   <si>
     <t>od 2025-06-16
 do 2025-11-16</t>
   </si>
   <si>
     <t>od 2025-06-27
 do 2025-09-19</t>
@@ -2018,53 +1966,50 @@
     <t>Przedsiębiorstwo Produkcyjno-Handlowo-Usługowe 
 Kielecka Fabryka Mebli 
 Paweł Wiśnicki
 ul. Chodakowska 12
 03-826 Warszawa</t>
   </si>
   <si>
     <t>Koma Lublin Sp. z o.o.
 ul. Mełgiewska 11E
 20-209 Lublin</t>
   </si>
   <si>
     <t>PreZero Service Wschód  Sp. z o.o.
 ul. Wrocławska 3
 26-600 Radom</t>
   </si>
   <si>
     <t>PIONAT Budownictwo Sp. z o.o.
 ul. Gabriela Narutowicza 40/1
 90-135 Łódź</t>
   </si>
   <si>
     <t>Pawlak PV Sp. z o.o.
 ul. Bolesława Prusa 140
 33-300 Nowy Sącz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dostawa i montaż wyposażenia meblowego do BT/ZUS w Mrągowie, ul. Królewiecka 43 (część 1)  oraz dostawa i montaż wyposażenia meblowego do Oddziału ZUS w Olsztynie, ul. Kołobrzeska 8 oraz I/ZUS w Kętrzynie, ul. M. Reja 10 (część 2).</t>
   </si>
   <si>
     <t>PB Logistyka Sebastian Borkowski
 ul. Jana Kozietulskiego 38/1
 85-657 Bydgoszcz</t>
   </si>
   <si>
     <t>Cyfrowa Fabryka Sp. z o.o.  
 ul. Wodna7
 62-800 Kalisz</t>
   </si>
   <si>
     <t>HOFFMAN A.D. Sp. z o.o.
 ul. Jeleniogórska 67
 54-055  Wrocław</t>
   </si>
   <si>
     <t>BUD-REM Sp. Jawna
 Marcin Błaszczyk, Marek Wojtaszek
 ul. Wrocławska 108
 63-200 Jarocin</t>
   </si>
   <si>
     <t>Tettobud Sp. z o.o.
 ul. Solipska 3/5
@@ -2325,118 +2270,93 @@
   </si>
   <si>
     <t>od 2025-06-05
 do 2025-10-04</t>
   </si>
   <si>
     <t>od 2025-06-09
 do 2025-10-09</t>
   </si>
   <si>
     <t>REN-CAR Sp. z o.o.
 ul. Gliwicka 190
 44-207 Rybnik</t>
   </si>
   <si>
     <t>Zakup samochodu osobowo-ciężarowego 4+1.</t>
   </si>
   <si>
     <t>Świadczenie usług całodobowej ochrony osób i mienia w obiektach Zakładu Ubezpieczeń Społecznych Oddział
 w Chorzowie oraz w podległych jednostkach organizacyjnych.</t>
   </si>
   <si>
     <t>Zakup wyposażenia w ramach zadania: Modernizacja budynku Inspektoratu ZUS w Sztumie.</t>
   </si>
   <si>
-    <t>Remont pokoi biurowych, korytarzy, klatek schodowych, Sali szkoleniowej i SOK – I/Starogard Gdański (część II).</t>
-[...1 lines deleted...]
-  <si>
     <t>Zakup mebli na potrzeby O/ZUS Kielce i jego TJO.</t>
   </si>
   <si>
     <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
 Część 1 – Usługa wywozu stałych odpadów komunalnych segregowanych i niesegregowanych z Inspektoratu ZUS w Radzyniu Podlaskim przy ul. Armii Krajowej 22-32.</t>
   </si>
   <si>
     <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
 Część 2 - Usługa wywozu stałych odpadów komunalnych segregowanych i niesegregowanych z Inspektoratu ZUS w Białej Podlaskiej przy ul. Sadowej 23.</t>
   </si>
   <si>
-    <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
-[...14 lines deleted...]
-  <si>
     <t>Remont pomieszczeń biurowych, korytarza (II p.) oraz klatek schodowych – I/Sieradz.</t>
   </si>
   <si>
     <t>Wykonanie dokumentacji projektowej w ramach zadania pn.: „Modernizacja budynku – I/Limanowa”.</t>
   </si>
   <si>
     <t>Wykonanie robót budowlanych pod nazwą: „Remont elewacji - I/Jarocin”.</t>
   </si>
   <si>
     <t>Wymiana pokrycia dachowego Inspektoratu ZUS w Sokółce.</t>
   </si>
   <si>
     <t>Serwis regałów jezdnych w Oddziale ZUS w Bydgoszczy i podległych terenowych jednostkach organizacyjnych.</t>
   </si>
   <si>
     <t>Zakup i dostawa wyposażenia meblowego dla Oddziału ZUS w Bielsku-Białej.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Remont pomieszczeń – wymiana wykładziny, malowanie w budynku I/ZUS w Mielcu ul. Sikorskiego 4.</t>
   </si>
   <si>
     <t>Dystrybucja energii elektrycznej I/ZUS Tarnobrzeg.</t>
   </si>
   <si>
     <t>Świadczenie usług ochrony osób i mienia w obiektach Oddziału ZUS w Sosnowcu i w podległych Inspektoratach.</t>
   </si>
   <si>
     <t>Zakup i dostawa mebli na potrzeby Oddziału ZUS w Szczecinie oraz podległych jednostek terenowych.</t>
   </si>
   <si>
     <t>Malowanie i wymiana wykładziny w pokojach biurowych O/ZUS Tomaszów Mazowiecki oraz t.j.o. - część III (Opoczno).</t>
   </si>
   <si>
     <t>Dostawa, w tym zaprojektowanie i montaż elektronicznego systemu wydawania kluczy dla budynków 
 I Oddziału ZUS w Warszawie.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Obsługa gastronomiczna na rzecz uczestników szkoleń organizowanych w II Oddziale ZUS w Warszawie - zamówienie uzupełniające.</t>
   </si>
   <si>
     <t>Zakup samochodów służbowych dla III Oddziału ZUS w Warszawie.
 Część 3 - samochód osobowo-ciężarowy 5+1.</t>
   </si>
   <si>
     <t>Zakup samochodów służbowych dla III Oddziału ZUS w Warszawie.
 Część 2 - samochód osobowo-ciężarowy 4+1.</t>
   </si>
   <si>
     <t>Zakup samochodów służbowych dla III Oddziału ZUS w Warszawie.
 Część 1 - samochód osobowy.</t>
   </si>
   <si>
     <t>Konsorcjum firm:
 Ekotrade Sp. z o.o. (Lider)
 ul. Melomanów 4
 00-712 Warszawa, 
 Silesia Services Sp. z o.o. (Partner)
 ul. Pawła Śmiłowskiego 2
  41-100 Siemianowice Śląskie</t>
   </si>
   <si>
     <t>Zakup mebli biurowych - Oddział ZUS w Toruniu.</t>
   </si>
@@ -2734,62 +2654,50 @@
     <t>LOBOS A. ŁOBOS, M. ŁOBOS Sp.K.
 ul. Mieczysława Medweckiego nr 17
 31- 870 Kraków</t>
   </si>
   <si>
     <t>Zakup szkoleń z zakresu umiejętności interpersonalnych dla kadry kierowniczej, pracowników bezpośredniej obsługi klientów oraz Inspektorów kontroli Oddziału ZUS w Siedlcach.</t>
   </si>
   <si>
     <t>Zakup szkoleń z zakresu umiejętności interpersonalnych dla kadry kierowniczej, pracowników Centrum Kontaktu Klientów ZUS.</t>
   </si>
   <si>
     <t>LABORATORIUM DOŚWIADCZEŃ Sp. z o.o.
 Aleja Jana Pawła II 27
 00-867 Warszawa</t>
   </si>
   <si>
     <t>Alicja Iciek Akademia Progresu
 ul. Karlińska 9c/10
 78-400 Szczecinek</t>
   </si>
   <si>
     <t>od 2025-09-15
 do 2028-09-15</t>
   </si>
   <si>
-    <t>Konsorcjum firm:                                                                                                                                    
-[...10 lines deleted...]
-  <si>
     <t>TAURON DYSTRYBUCJA S.A.
 ul. Podgórska 25A
 31-035 Kraków</t>
   </si>
   <si>
     <t>CADABRA Tomasz Przybył
 ul. Południowa 58
 63-400 Ostrów Wielkopolski</t>
   </si>
   <si>
     <t>od 2025-07-18
 do 2025-11-25</t>
   </si>
   <si>
     <t xml:space="preserve">Uknow Edu Sp. z o. o.
 ul. Bukowińska 26C/14
 02-703 Warszawa </t>
   </si>
   <si>
     <t xml:space="preserve">ERNABO ADRIAN FLAK
 ul. Myszkowska 87A
 42-350 Mysłów </t>
   </si>
   <si>
     <t>od 2025-07-29
@@ -2847,75 +2755,64 @@
   </si>
   <si>
     <t>od 2025-07-22
 do 2025-09-02</t>
   </si>
   <si>
     <t>BT Electronics Sp. z o.o.
 ul. Rybitwy 22
 30-722 Kraków</t>
   </si>
   <si>
     <t>Sietom Sp. z o.o.
 ul. Rakietowa 22
 80-298 Gdańsk</t>
   </si>
   <si>
     <t>Organizacja i przeprowadzenie szkoleń z zakresu umiejętności interpersonalnych dla pracowników Oddziału ZUS w Białymstoku.</t>
   </si>
   <si>
     <t>Wykonywanie obowiązków inwestora zastępczego dla zadania pn. Modernizacja budynku Inspektoratu ZUS w Hajnówce.</t>
   </si>
   <si>
     <t>Wymiana pionów instalacji wodnych w bud. B Oddziału ZUS w Białymstoku.</t>
   </si>
   <si>
-    <t>Kompleksowe sprzątanie obiektów i przylegającego terenu Oddziału ZUS w Tarnowie.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kompleksowe sprzątanie obiektu i przylegającego terenu Inspektoratu w Bochni.</t>
-  </si>
-[...2 lines deleted...]
-Część 4 – Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynku Inspektoratu ZUS w Myszkowie  (część 4 z 4).</t>
   </si>
   <si>
     <t>Zakup mebli.</t>
   </si>
   <si>
     <t>Zakup i montaż platform dla osób z niepełnosprawnościami w budynkach Oddziału ZUS w Gdańsku przy ul. Marynarki Polskiej 146 i 146A.</t>
   </si>
   <si>
     <t>Usługi sprzątania i utrzymania czystości wewnątrz budynków i na terenach zewnętrznych oraz pielęgnacja terenów zielonych wokół budynków Oddziału ZUS w Koszalinie i podległych Inspektoratów.</t>
   </si>
   <si>
     <t>Świadczenie usług szkoleniowych dla pracowników Zakładu Ubezpieczeń Społecznych Oddział w Lublinie.
 Część II - szkolenia dla pracowników bezpośredniej obsługi klientów „Asertywność i komunikacja w pracy z klientami”.</t>
-  </si>
-[...2 lines deleted...]
-Część III - szkolenia dla inspektorów kontroli ZUS Oddział w Lublinie "Efektywne prowadzenie kontroli płatników składek w sytuacjach trudnych i konfliktowych”.</t>
   </si>
   <si>
     <t>Zakup i dostawa wraz montażem i rozmieszczeniem mebli biurowych (kontenery, szafki gospodarcze) w ramach zadania pn. „Meble”.</t>
   </si>
   <si>
     <t>Dostawa i montaż mebli biurowych do Oddziału ZUS w Płocku i terenowych jednostek organizacyjnych
 Cz. 1 – krzesła obrotowe.</t>
   </si>
   <si>
     <t>Ochrona osób i mienia wraz z monitoringiem  w obiektach Zakładu Ubezpieczeń Społecznych Oddział w Radomiu oraz podległych placówkach terenowych.</t>
   </si>
   <si>
     <t>Dostawa i uruchomienie depozytorów kluczy w budynkach II  Oddziału ZUS w Warszawie
 - cz. 3 z 3.</t>
   </si>
   <si>
     <t>Zakup i dostawa filtrów prywatyzujących do laptopów.</t>
   </si>
   <si>
     <t xml:space="preserve">Osec Sp. z o.o.
 ul. Zeusa 41
 01-497 Warszawa </t>
   </si>
   <si>
     <t xml:space="preserve">NobleProg Services Sp. z o.o.
@@ -3153,66 +3050,50 @@
     <t>Dostawa i uruchomienie depozytorów kluczy w budynkach 
 II  Oddziału ZUS w Warszawie
 - cz. 2 z 3.</t>
   </si>
   <si>
     <t>Część nr 1 z 3: Malowanie pomieszczeń oraz wymiana wykładzin 
 w wybranych pomieszczeniach w Inspektoracie w Obornikach.</t>
   </si>
   <si>
     <t>Część nr 3 z 3: Malowanie pomieszczeń w budynku C 
 w Inspektoracie w Koninie.</t>
   </si>
   <si>
     <t>Dostawa i montaż elektronicznego systemu wydawania kluczy 
 w budynku Oddziału ZUS w Bielsku-Białej przy ul. Krasińskiego 34.</t>
   </si>
   <si>
     <t>Relokacja dokumentacji archiwalnej na potrzeby Oddziału ZUS 
 w Gdańsku.</t>
   </si>
   <si>
     <t>Wykonanie instalacji klimatyzacji w budynku Inspektoratu ZUS 
 w Mielcu przy ul. Sikorskiego 4.</t>
   </si>
   <si>
-    <t>Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku 
-[...14 lines deleted...]
-  <si>
     <t>od 2025-08-22
 do 2025-10-17</t>
   </si>
   <si>
     <t>Waldemar Saternus 
 Przedsiębiorstwo Produkcyjno-Usługowo-Handlowe 
 „WALDII”
 ul. Stacyjna 13
 42-263 Korwinów</t>
   </si>
   <si>
     <t>od 2025-08-21
 do 2025-12-31</t>
   </si>
   <si>
     <t>od 2025-08-25
 do 2025-11-23</t>
   </si>
   <si>
     <t>AKMAR Plus Sp. z o.o.
 ul. Wyszyńskiego 5B
 10-455 Olsztyn</t>
   </si>
   <si>
     <t>od 2026-01-01 
@@ -3231,56 +3112,50 @@
     <t>Zakład Instalatorstwa Elektrycznego 
 Krzysztof Niedziela 
 ul. Jantarowa 20
 75-256 Koszalin</t>
   </si>
   <si>
     <t>Centrum Szkoleniowe EUROWIEDZA Sp. z o.o. 
 ul. Wesoła 51/406
 25-363 Kielce</t>
   </si>
   <si>
     <t>SIGMA Sp. z o.o. 
 ul. Niemodlińska 87
 45-864 Opole</t>
   </si>
   <si>
     <t>ASDAT s.c. Maciej Brudny, Katarzyna Kulawik
 ul. Twardowskiego 119A
 30-346 Kraków</t>
   </si>
   <si>
     <t>BE-JOT Naprawa Konserwacja 
 i Montaż Dźwigów Sp. z o.o. 
 ul. Gen. Stefana Grota – Roweckiego nr 39 lok. 26
 30-348 Kraków</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t>EL-TECH Sp. Jawna Kubis i Wspólnicy
 ul. Krotoszyńska 166
 63-400 Ostrów Wielkopolski</t>
   </si>
   <si>
     <t>CAROLINA CAR COMPANY 
 J. MAJDECKI, M. OLESIŃSKI, P. SÓJKA Sp.K.
 Aleja Prymasa Tysiąclecia 54
 01-242 Warszawa</t>
   </si>
   <si>
     <t>od 2025-08-21                         do 2025-11-06</t>
   </si>
   <si>
     <t xml:space="preserve">AUTO-ZIĘBA  Sp. z o.o.
 ul. Kościuszki 257 
 40-690 Katowice                       </t>
   </si>
   <si>
     <t xml:space="preserve">"TERMOPROJEKT" Sp. z o.o.
 ul. Magdziorza 14 
 41-710 Ruda Śląska                 </t>
   </si>
@@ -3610,53 +3485,50 @@
   </si>
   <si>
     <t>Modernizacja oświetlenia ewakuacyjnego w Inspektoracie ZUS Kraków Łagiewniki, ul. Zakopiańska 33.</t>
   </si>
   <si>
     <t>Zakup i montaż zasilaczy bezprzerwowych UPS dla jednostek organizacyjnych Zakładu Ubezpieczeń Społecznych,
 część 1,7,8,9</t>
   </si>
   <si>
     <t>Zakup i montaż zasilaczy bezprzerwowych UPS dla jednostek organizacyjnych Zakładu Ubezpieczeń Społecznych,
 część od 2-6.</t>
   </si>
   <si>
     <t>Zakup samochodu osobowo – ciężarowego 4 + 1 (2 sztuki) na potrzeby Oddziału ZUS w Płocku.</t>
   </si>
   <si>
     <t>Dostawa samochodu BUS 8+1 dla Oddziału ZUS w Rybniku.</t>
   </si>
   <si>
     <t>Wykonanie robót budowlanych w zakresie remontu pokrycia dachu segmentu B i części segmentu A budynku Insplktoratu ZUS  w Tychach przy ul. Gen.Ch. de Gaulle'a 16.</t>
   </si>
   <si>
     <t>Zakup i dostawa samochodu osobowo-ciężarowego 5+1 dla potrzeb Oddziału ZUS w Tomaszowie Mazowieckim.</t>
   </si>
   <si>
-    <t>Modernizacja systemów SSWIN, CCTV, SSP oraz wykonanie systemów KD i detekcji wycieków w budynkach Oddziału ZUS w Tomaszowie Mazowieckim i budynkach podległych t.j.o. oraz wykonanie oświetlenia ewakuacyjnego w budynku AB O/Tomaszów Mazowiecki - część IV RAWA MAZOWIECKA.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dostawa mebli dla I Oddziału ZUS w Warszawie.</t>
   </si>
   <si>
     <t>Zakup i dostawa mebli do II Oddziału ZUS w Warszawie
 - część 2 z 2.</t>
   </si>
   <si>
     <t>Remont obiektów w III Oddziale ZUS w Warszawie:
 Część 3/3 - Remont wybranych pokoi biurowych
 - Inspektorat Żyrardów.</t>
   </si>
   <si>
     <t>Wykonanie instalacji klimatyzacji w budynku Inspektoratu ZUS 
 w Trzebnicy.</t>
   </si>
   <si>
     <t>Zakup i dostawa samochodu dla O/ZUS w Bydgoszczy.</t>
   </si>
   <si>
     <t>Zakup i dostawa mebli na potrzeby Oddziału ZUS w Biłgoraju Inspektorat 
 w Chełmie.</t>
   </si>
   <si>
     <t>Wykonanie dokumentacji dla zadań w budynkach O/ZUS Bydgoszcz i TJO dla zadań:
 Część I - Wykonanie dokumentacji projektowej wraz z pełnieniem nadzoru autorskiego dla modernizacji oświetlenia wraz z wymianą opraw na LED - O/ ZUS Bydgoszcz ul. M. Konopnickiej bud. A i B oraz Inspektorat Żnin.</t>
@@ -3860,99 +3732,87 @@
   </si>
   <si>
     <t>Pełnienie nadzoru inwestorskiego branży teletechnicznej, elektrycznej, sanitarnej, konstrukcyjno-budowlanej w ramach 
 zadania „Modernizacja sieci strukturalnej – O/ ZUS Opole, ul. Firmowa.</t>
   </si>
   <si>
     <t>Modernizacja sieci strukturalnej O/ ZUS Opole ul. Firmowa.</t>
   </si>
   <si>
     <t>Remont wybranych pokoi biurowych - O/ ZUS Opole, ul. Wrocławska, 
 bud. A i B.</t>
   </si>
   <si>
     <t>Dostawa i montaż krzeseł oraz biurek elektrycznych dla Oddziału ZUS 
 w Krakowie - część 1: dostawa krzeseł obrotowych.</t>
   </si>
   <si>
     <t>Usługi ochrony osób i mienia w obiektach ZUS O/ ZUS Kraków 
 (2026-2028).</t>
   </si>
   <si>
     <t>Modernizacja systemu SSP - O/Bydgoszcz ul. Św. Trójcy 
 i ul. Andersena, I/Inowrocław, I/Świecie, I/Żnin, BT/Sępólno Krajeńskie.</t>
   </si>
   <si>
-    <t>Serwis systemów SSP w Oddziale ZUS w Płocku i TJO III kwartał 2025 – 
-[...2 lines deleted...]
-  <si>
     <t>Świadczenie usług szkoleniowych dla pracowników Zakładu Ubezpieczeń Społecznych Oddział w Lublinie.
 Część I – szkolenia dla kadry menadżerskiej „Manager w obliczu konfliktów 
 i trudnych sytuacji”.</t>
   </si>
   <si>
     <t xml:space="preserve">Zakup i dostawa samochodów dla O/ ZUS w Bydgoszczy,
 część I zamówienia zakup i dostawa samochodu osobowego -  2 szt. </t>
   </si>
   <si>
     <t xml:space="preserve">Dostawa mebli biurowych - Część nr 1. </t>
   </si>
   <si>
     <t>Dostawa i montaż stołu serwisowego - Część nr 2.</t>
   </si>
   <si>
     <t>Zakup i dostawa samochodu osobowego.</t>
-  </si>
-[...3 lines deleted...]
-35-321 Rzeszów</t>
   </si>
   <si>
     <t>Zakład Gospodarki Wodno-Kanalizacyjnej 
 w Tomaszowie Mazowieckim Sp. z o.o.
 ul. Kępa 19
 97-200 Tomaszów Mazowiecki</t>
   </si>
   <si>
     <t>Zakład Usług Komunalnych HAK Sp. z o.o.
 ul. Wolska 6
 97-300 Piotrków Trybunalski</t>
   </si>
   <si>
     <t>FCC Polska Sp. z o. o.
 ul. Lecha 10
 41-800 Zabrze</t>
   </si>
   <si>
     <t>ENERIS Surowce Tomaszów Mazowiecki Sp. z o.o.
 ul. Majowa 87/89
 97-200 Tomaszów Mazowiecki</t>
-  </si>
-[...1 lines deleted...]
-    <t>stan na dzień 2025-09-30</t>
   </si>
   <si>
     <t>DYNAMIK Mariusz Pawłowski 
 (lider konsorcjum)
 15-604 Białystok, Stanisławowo 17B
 MAX-ELEKTRYK Jerzy Skutnik 
 (partner konsorcjum)
 15-694 Białystok, ul. Szosa Knyszyńska 28</t>
   </si>
   <si>
     <t>FIRE AND GAS SERWIS Sp. z o.o.
 ul. Hurtowa 2
 15-399 Białystok</t>
   </si>
   <si>
     <t>Instalacje Sanitarne i Grzewcze 
 Kamil Brzostowski
 ul. Kard. Wyszyńskiego 4 lok. 21
 16-001 Kleosin</t>
   </si>
   <si>
     <t>POCZTA POLSKA S.A.
 ul. Rodziny Hiszpańskich 8
 00-940 Warszawa</t>
   </si>
@@ -4239,61 +4099,50 @@
 ul. Chodakowska 12
 03-826 Warszawa</t>
   </si>
   <si>
     <t>LOBOS A. ŁOBOS, M. ŁOBOS Sp. K.
 ul. Mieczysława Medweckiego 17
 31-870 Kraków</t>
   </si>
   <si>
     <t>MIND Monika Ziobrowska
 ul. Gruszkowa 13
 55-080 Smolec</t>
   </si>
   <si>
     <t>Pocket Knowledge
 Łukasz Moczała
 ul. Czyżowicka 54
 44-300 Wodzisław Śląski</t>
   </si>
   <si>
     <t>NICE INVEST sp. z o.o. 
 ul. Wilczycka 18 
 55-093 Kiełczów</t>
   </si>
   <si>
-    <t>Malowanie pomieszczeń wraz z wymianą posadzek w Inspektoracie ZUS w Żarach, ul. Lotników 1A.</t>
-[...9 lines deleted...]
-  <si>
     <t xml:space="preserve">Opole Centrum Informatyki </t>
   </si>
   <si>
     <t>Remont okresowy pomieszczeń w Oddziale ZUS 
 we Wrocławiu, ul. Litomska.</t>
   </si>
   <si>
     <t>GT Automatyka Gębusia Tomasz
 ul. 11 Listopada 7
 05-092 Łomianki</t>
   </si>
   <si>
     <t>Usługa przekazów gotówkowych 
 do klientów Oddziału ZUS w Białymstoku.</t>
   </si>
   <si>
     <t>Wykonanie systemu detekcji wycieków w obiektach A i B Oddziału ZUS w Białymstoku.</t>
   </si>
   <si>
     <t>Modernizacja instalacji hydrantowej w Inspektoracie ZUS w Bielsku Podlaskim (zaprojektuj i wybuduj).</t>
   </si>
   <si>
     <t>Modernizacja budynku Inspektoratu ZUS w Hajnówce.</t>
   </si>
   <si>
@@ -4408,54 +4257,50 @@
   <si>
     <t>Dostawa mebli na potrzeby III Oddziału ZUS w Warszawie
 Część 1 - Dostawa mebli do Inspektoratu ZUS w Żyrardowie.</t>
   </si>
   <si>
     <t>Dostawa mebli na potrzeby III Oddziału ZUS w Warszawie
 Część 2 - Zakup krzeseł konferencyjnych do III Oddziału ZUS
  w Warszawie.</t>
   </si>
   <si>
     <t>Szkolenia miękkie dla kadry menadżerskiej.</t>
   </si>
   <si>
     <t>Szkolenia miękkie dla  pracowników KPS.</t>
   </si>
   <si>
     <t>Wykonanie instalacji klimatyzacji w budynku Oddziału ZUS we Wrocławiu przy ul. Litomskiej.</t>
   </si>
   <si>
     <t>Wymiana wykładziny w pomieszczeniach składnic akt w Oddziale ZUS 
 we Wrocławiu, ul. Pretficza.</t>
   </si>
   <si>
     <t>Wymiana drzwi do pomieszczeń biurowych w Oddziale ZUS 
 we Wrocławiu, ul. Reymonta.</t>
-  </si>
-[...2 lines deleted...]
-Część IV – Modernizacja CCTV, SSWiN i montaż systemu detekcji wycieków – I/Krosno Odrzańskie.</t>
   </si>
   <si>
     <t>część I zamówienia - świadczenie usługi niszczenia elektronicznych nośników danych wraz z utylizacją
 (Oddział: Białystok, Biłgoraj, Lublin, Łódź I, Płock, Radom, Siedlce, Warszawa I, Warszawa II, Warszawa III).</t>
   </si>
   <si>
     <t>część II zamówienia - świadczenie usługi niszczenia elektronicznych nośników danych wraz z utylizacją
 (Oddział: Bielsko - Biała, Chrzanów, Jasło, Kielce, Kraków, Nowy Sącz, Rybnik, Rzeszów, Sosnowiec, Tarnów).</t>
   </si>
   <si>
     <t>część III zamówienia - świadczenie usługi niszczenia elektronicznych nośników danych wraz z utylizacją
 (Oddział: Chorzów, Częstochowa, Gorzów Wlkp., Legnica, Ostrów Wlkp., Poznań I, Poznań II, Wałbrzych, Wrocław, Zabrze, Zielona Góra).</t>
   </si>
   <si>
     <t>część IV zamówienia - świadczenie usługi niszczenia elektronicznych nośników danych wraz z utylizacją
 (Oddział: Elbląg, Gdańsk, Koszalin, Łódź II, Olsztyn, Piła, Słupsk, Szczecin, Tomaszów Mazowiecki, Toruń).</t>
   </si>
   <si>
     <t>Modernizacja systemu KD w budynku A Oddziału w Zduńskiej Woli, ul. Kilińskiego 7/11.</t>
   </si>
   <si>
     <t>od 2025-10-01 
 do 2026-09-30</t>
   </si>
   <si>
@@ -4694,53 +4539,50 @@
   <si>
     <t>Remont budynku A I Oddziału ZUS w Poznaniu: naprawa ścian wewnętrznych piwnic od strony ul. Mickiewicza 
 (Część nr 2 zamówienia).</t>
   </si>
   <si>
     <t>Pełnienie funkcji inspektora nadzoru inwestorskiego 
 w specjalności: konstrukcyjno-budowlanej, instalacyjnej sanitarnej, instalacyjnej elektrycznej, w ramach inwestycji p.n.: „Rozbudowa budynku wraz z dostosowaniem do przepisów 
 p.poż. – I/Chodzież”.</t>
   </si>
   <si>
     <t>Wykonanie usługi sprzątania w Terenowych Jednostkach Organizacyjnych Oddziału ZUS w Olsztynie, tj. w Inspektoracie ZUS w Bartoszycach przy ul. Bohaterów Warszawy 2a, w Inspektoracie ZUS w Działdowie przy ul. Waryńskiego 13, w Inspektoracie ZUS 
 w Lidzbarku Warmińskim przy ul. Legionów 3, w Inspektoracie ZUS w Szczytnie przy ul. Barczewskiego 4, w Biurze Terenowym ZUS w Nidzicy przy ul. Sienkiewicza 4, część 2.</t>
   </si>
   <si>
     <t xml:space="preserve"> Wykonanie usługi sprzątania w Terenowych Jednostkach Organizacyjnych Oddziału ZUS w Olsztynie, tj. w Inspektoracie ZUS w Kętrzynie przy ul. Reja 10, w Inspektoracie ZUS w Ełku przy 
 ul. Wojska Polskiego 73, w Inspektoracie ZUS w Giżycku przy 
 ul. Królowej Jadwigi 2, w Biurze Terenowym ZUS w Piszu przy 
 ul. Czerniewskiego 3 lok. 10b, w Biurze Terenowym ZUS w Gołdapi przy ul. Matejki 4, w Punkcie Informacyjnym ZUS w Węgorzewie przy 
 ul. Przesiedleńczej 1/3, w Biurze Terenowym ZUS w Mrągowie przy ul. Królewieckiej 43, część 3.</t>
   </si>
   <si>
     <t>Przedsiębiorstwo Budowlane 
 COMPLEXBUD sp. z o. o. 
 ul. Mierzyńska nr 57/1
 72-006 Szczecin</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wykonanie robót budowlanych w zakresie modernizacji systemu detekcji wycieków w budynku Inspektoratu ZUS w Wodzisławiu Śląskim przy ul.  Witosa 30.</t>
   </si>
   <si>
     <t>Wykonanie robót budowlanych w zakresie modernizacji systemu detekcji wycieków w budynku Inspektoratu ZUS w Raciborzu przy 
 ul. Łąkowej 28.</t>
   </si>
   <si>
     <t>Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynków Oddziału ZUS w Częstochowie, Inspektoratu ZUS w Kłobucku, Lublińcu i Myszkowie:
 Część 3 –Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynku Inspektoratu ZUS w Lublińcu  
 (część 3 z 4).</t>
   </si>
   <si>
     <t>Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynków Oddziału ZUS w Częstochowie, Inspektoratu ZUS w Kłobucku, Lublińcu i Myszkowie:
 Część 2 –Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynku Inspektoratu ZUS w Kłobucku 
 (część 2 z 4).</t>
   </si>
   <si>
     <t>Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynków Oddziału ZUS w Częstochowie, Inspektoratu ZUS w Kłobucku, Lublińcu i Myszkowie:
 Część 1  - Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynków Oddziału ZUS w Częstochowie 
 (część 1 z 4).</t>
   </si>
   <si>
     <t>Dostawa i montaż krzeseł obrotowych, krzeseł stacjonarnych, mebli biurowych i socjalnych do Oddziału ZUS  w Częstochowie i podległych TJO wraz z odbiorem i utylizacją starego wyposażenia meblowego: 
 Część II: „Dostawa i montaż krzeseł stacjonarnych, mebli biurowych i socjalnych do Oddziału ZUS w Częstochowie i podległych TJO wraz z odbiorem i utylizacją starego wyposażenia meblowego” 
 (część II z II).</t>
   </si>
@@ -4770,62 +4612,1716 @@
 Defence Services Sp. z o.o. (Partner)
 ul. A. Słonimskiego 1, 50-304 Wrocław,
 Profer Sp. z o.o. (Partner)
 ul. Bobrowa 4, 43-316 Bielsko-Biała, 
 Arvie Sp. z o.o. (Partner)
 ul. A. Słonimskiego 6, 50-304 Wrocław</t>
   </si>
   <si>
     <t>Konsorcjum firm:
 WOLF SŁUŻBA OCHRONY Sp. z o.o. (Lider) 
 ul. Racławicka 15-19/412
 53-149 Wrocław, 
 WOLF II SŁUŻBA OCHRONY Sp. z o.o. (Partner)
 ul. Hetm. Stanisława Żółkiewskiego 4
 38-400 Krosno</t>
   </si>
   <si>
     <t>od 2025-09-16
 do 2025-11-11</t>
   </si>
   <si>
     <t>PK-STUDIO PIOTR KLEPKA
 ul. Gawota nr 17A
 02-830 Warszawa</t>
   </si>
+  <si>
+    <t xml:space="preserve">Elenger Polska Sp. z o.o. 
+ul. Grunwaldzka 184
+60-166 Poznań  </t>
+  </si>
+  <si>
+    <t>od 2025-10-28
+do 2025-11-28</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Produkcyjno-Handlowo-Usługowe 
+Kielecka Fabryka Mebli Paweł Wiśnicki
+ul. Chodakowska 12
+03-826 Warszawa</t>
+  </si>
+  <si>
+    <t>Zakup mebli biurowych- Część II.</t>
+  </si>
+  <si>
+    <t>BDTS Sp. z o.o.
+ul. Stanisława Działowskiego 14
+30-399 Kraków</t>
+  </si>
+  <si>
+    <t>CC Systems Sp. z o.o.
+ul. Leszczyńska 65
+43-300 Bielsko-Biała</t>
+  </si>
+  <si>
+    <t>PHU CYMES Kamil Kokoszka
+ul. Malborska 53A/3
+82-300 Elbląg</t>
+  </si>
+  <si>
+    <t>od 2025-10-16 
+do 2025-12-18</t>
+  </si>
+  <si>
+    <t>od 2025-10-22 
+do 2025-12-20</t>
+  </si>
+  <si>
+    <t>Mirosław Serbinowicz MS CONSENSUS
+ul. Legionów 102 B lok. 54
+81-472 Gdynia</t>
+  </si>
+  <si>
+    <t>Centrum Medyczne Zaspa Sp. z o.o.
+ul. Burzyńskiego 1
+80-462 Gdańsk</t>
+  </si>
+  <si>
+    <t>LEVELS UP Sp. z o.o.
+ul. Inflancka 27
+61-132 Poznań</t>
+  </si>
+  <si>
+    <t>KARTEL TECH IMPORT-EKSPORT 
+Paweł Zdziarski
+ul. Narutowicza 2
+09-200 Sierpc</t>
+  </si>
+  <si>
+    <t>EL-GLOB Grzegorz Radomski Przysietnica 
+ul. Królewska 42A
+33-342 Przysietnica</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia Zawodowego Factory Talent Piotr Nowaczek
+Aleja Niepodległości 63
+27-200 Starachowice</t>
+  </si>
+  <si>
+    <t>P.U.P.H. Otech Sp. z o.o.
+ul. Dukielska 38
+38-300 Gorlice</t>
+  </si>
+  <si>
+    <t>EKO MAJKA Sp. z o.o.
+ul. Szewska 18
+34-400 Nowy Targ</t>
+  </si>
+  <si>
+    <t>Zakup i montaż urządzeń klimatyzacyjnych – O/Olsztyn, ul. 1-go Maja 10, wraz z wykonaniem w okresie obowiązywania umowy gwarancyjnych przeglądów technicznych dla zamontowanych urządzeń (część 2).</t>
+  </si>
+  <si>
+    <t>Zakup i montaż urządzeń klimatyzacyjnych w budynku I/ZUS w Ełku, ul. Wojska Polskiego 73 wraz z wykonaniem w okresie obowiązywania umowy gwarancyjnych przeglądów technicznych dla zamontowanych urządzeń (część 3) oraz zakup i montaż urządzeń klimatyzacyjnych w budynku I/ZUS w Bartoszycach, ul. Boh. Warszawy 2A wraz z wykonaniem w okresie obowiązywania umowy gwarancyjnych przeglądów technicznych dla zamontowanych urządzeń (część 4).</t>
+  </si>
+  <si>
+    <t>Fabryka Urządzeń Dźwigowych Sp. z o.o.
+Bolecin 41
+09-110 Sochocin</t>
+  </si>
+  <si>
+    <t>INWEST – Realizacja
+Inwestycji Tomasz Pracowity
+KORDECKIEGO 5B/6
+87-100 TORUŃ</t>
+  </si>
+  <si>
+    <t>Artcomfort Tomasz Sowiński                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      ul. Bolesława Leśmiana 5
+80-257 Gdańsk</t>
+  </si>
+  <si>
+    <t>Protector Polska Łukasz Bartkowiak 
+ul. Jagiellońska 67, lok. Wejście D
+70-382 Szczecin</t>
+  </si>
+  <si>
+    <t>DOMAR Budownictwo Architektura Sp. z o.o.
+ul. Strumykowa 30
+63-400 Ostrów Wielkopolski</t>
+  </si>
+  <si>
+    <t>Elektrosys Sp. z o.o.
+ul. Górnośląska 56
+62-800 Kalisz</t>
+  </si>
+  <si>
+    <t>Firma Projektowa „PROTELKOM” 
+Eliasz Borysewicz,
+ul. Chorzowska 27B lok. 8
+41-910 Bytom</t>
+  </si>
+  <si>
+    <t>GRINGO Sp. z o.o.
+ul. Lipowa 29A
+62-100 Wągrowiec</t>
+  </si>
+  <si>
+    <t>od 2025-10-24
+do 2025-11-21</t>
+  </si>
+  <si>
+    <t>BENER Michał Benka
+ul. Wileńska 59b/15
+80-215 Gdańsk</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Produkcyjno-Handlowe 
+ROL-MOT Sp. z o.o.
+ul. Czachowskiego nr 29
+27-310  Ciepielów</t>
+  </si>
+  <si>
+    <t>Cesar Group Sp. z o.o.
+ul. Dąbrowskiego 55/3
+42-200 Częstochowa</t>
+  </si>
+  <si>
+    <t>Kielecka Fabryka Mebli 
+Paweł Wiśnicki
+ul. Chodakowska 12
+03-826 Warszawa</t>
+  </si>
+  <si>
+    <t>Seris Konsalnet Cleaning Sp. z o.o.  
+ul. Jana Kazimierza 55
+01-267 Warszawa</t>
+  </si>
+  <si>
+    <t>od 2026-04-12
+do 2029-04-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konsorcjum firm:
+S4H Sp. z o.o. (Lider)
+ul. Gietkowska 10
+10-170 Olsztyn,
+ICS Sp. z o.o. (Członek)
+ul. Gietkowska 10
+10-170 Olsztyn  </t>
+  </si>
+  <si>
+    <t>od 2025-10-14
+do 2025-11-25</t>
+  </si>
+  <si>
+    <t>P.H.U. MAGNUM Agnieszka Ciupa
+ul. Rynkowa 12
+08-110 Siedlce</t>
+  </si>
+  <si>
+    <t>REMONDIS Kraków S.A.
+Półłanki 64
+30-740 Kraków</t>
+  </si>
+  <si>
+    <t>"SIGMATEL" Filip Gruszczyński
+os. Rusa 32/5
+61-245 Poznań</t>
+  </si>
+  <si>
+    <t>ZID-COM Sp. z o.o.  
+ul. Srebrna 6   
+00-810 Warszawa</t>
+  </si>
+  <si>
+    <t>IPF Sp. z o.o.
+ul. Widoczna 49 A 
+04 - 647 Warszawa</t>
+  </si>
+  <si>
+    <t>Rozmaryn Sp. z o.o.
+ul. Mazowiecka 11/49
+00-052 Warszawa</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Zaopatrzenia Szkół
+ CEZAS Sp. z o. o.
+Al. Solidarności 15
+15-751 Białystok</t>
+  </si>
+  <si>
+    <t>Józef Bakuła Inter-System J. Bakuła 
+Agencja Handlowo-Usługowa
+ul. Okocimska 4 lok. 8
+01-114 Warszawa</t>
+  </si>
+  <si>
+    <t>ALL INSTAL Dorota Prusaczyk
+Przedwojów 123
+58-400 Kamienna Góra</t>
+  </si>
+  <si>
+    <t>Usługa sprzątania i utrzymania czystości wewnątrz budynków i na terenach zewnętrznych oraz pielęgnacja terenów zielonych wokół budynków Oddziału ZUS w Zielonej Górze i podległych terenowych jednostek organizacyjnych.</t>
+  </si>
+  <si>
+    <t>Konsorcjum firm:
+Seris Konsalnet Cleaning Sp. z o.o. (Lider)
+ul. Jana Kazimierza 55
+01-267 Warszawa, 
+Seris Konsalnet Ochrona Sp. z o. o. (Członek) 
+ul. Jana Kazimierza 55
+01-267 Warszawa</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi dzierżawy łączy światłowodowych dla Oddziału ZUS w Krakowie w relacji: ul. Zakopiańska 33, ul. Prokocimska 6. 
+(Część III)</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi dzierżawy łączy światłowodowych dla Oddziału ZUS w Wałbrzychu w relacji: ul. Kasztanowa 1, Pl. Grunwaldzki 1. 
+(Część II)</t>
+  </si>
+  <si>
+    <t>Netia S. A.
+ul. Poleczki 13
+02-822 Warszawa</t>
+  </si>
+  <si>
+    <t>POLTEL TELECOM Sp. Z o.o. Sp.K.
+ul. Olechowska 84/2
+93-403 Łódź</t>
+  </si>
+  <si>
+    <t>Display Media Gołębiowska, Polewczyk Sp. J.
+AL. Krakowska 29
+05-090 Raszyn</t>
+  </si>
+  <si>
+    <t>Impel Facility Services Sp. z o.o.
+ul. A. Słonimskiego 1
+50-304 Wrocław</t>
+  </si>
+  <si>
+    <t>Zakup i montaż elektronicznego systemu wydawania kluczy I/ZUS Hrubieszów, I/ZUS Zamość,
+część 1 z 2: Zakup i montaż elektronicznego systemu wydawania kluczy w Inspektoracie ZUS w Hrubieszowie.</t>
+  </si>
+  <si>
+    <t>Zakup i montaż elektronicznego systemu wydawania kluczy I/ZUS Hrubieszów, I/ZUS Zamość,
+część 2 z 2: Zakup i montaż elektronicznego systemu wydawania kluczy w Inspektoracie ZUS w Zamościu.</t>
+  </si>
+  <si>
+    <t>od 2025-11-04
+do 2025-12-16</t>
+  </si>
+  <si>
+    <t>od 2025-11-20
+do 2025-11-28</t>
+  </si>
+  <si>
+    <t>„Drzewiarz –Bis” Sp. z.o.o.
+ul. Kardynała Wyszyńskiego 46a 
+87-600 Lipno</t>
+  </si>
+  <si>
+    <t>GABI Sp. z o.o.
+ul. Kościuszki 9
+36-100 Kolbuszowa</t>
+  </si>
+  <si>
+    <t>od 2026-02-09
+do 2029-02-09</t>
+  </si>
+  <si>
+    <t>od 2026-01-01 
+do 2029-12-31</t>
+  </si>
+  <si>
+    <t>od 2025-11-19 
+do 2026-04-08</t>
+  </si>
+  <si>
+    <t>od 2025-11-19
+do 2026-04-08</t>
+  </si>
+  <si>
+    <t>od 2025-11-20 
+do 2026-04-09</t>
+  </si>
+  <si>
+    <t>Zakład Energetyki Cieplnej 
+SPEC-PEC Sp. z o.o.
+ul. Franciszka Sędzickiego 26 D
+83-300 Kartuzy</t>
+  </si>
+  <si>
+    <t>ARTCOMFORT Tomasz Sowiński
+ul. Bolesława Leśmiana, nr 5, lok. 6
+80-280 Gdańsk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARKTYKA Sp. z o.o. 
+ Al. Solidarności 29
+ 83-110 Tczew </t>
+  </si>
+  <si>
+    <t>Konsorcjum firm:
+Agencja Usług Elektronicznych 
+Zdzisław Moritz
+ul. Kołobrzeska 19B/13
+80-390 Gdańsk,
+ETA Dariusz Eron
+ul. Sobieskiego 38/3
+83-110 Tczew</t>
+  </si>
+  <si>
+    <t>Konsorcjum firm:
+ARMA SERVICE sp. z o.o. (Lider)
+ul. Aleja Jana Pawła II 80 lok. 5
+00-175 Warszawa,
+ARMA Sp. z o.o. (Partner)
+ul. Aleja Jana Pawła II 80 lok. 5
+00-175 Warszawa
+Partner konsorcjum</t>
+  </si>
+  <si>
+    <t>4idea Karol Sitarski
+ul. Złota 15/U5
+25-015 Kielce</t>
+  </si>
+  <si>
+    <t>P.P.U.H "DEKOM" Sp. z o.o.
+ul. Wały Piastowskie 24
+80-855 Gdańsk</t>
+  </si>
+  <si>
+    <t>Facit Usługi Budowlano - Remontowe
+ul. Kochanowskiego 171
+26-432 Wieniawa</t>
+  </si>
+  <si>
+    <t>Zakup i montaż elektronicznego systemu wydawania kluczy dla Oddziału ZUS 
+w Koszalinie oraz Inspektoratów ZUS w Białogardzie i Świdwinie.</t>
+  </si>
+  <si>
+    <t>Allmedica Sp. z o.o.
+ul. Franciszka Klimczaka 17 lok 80
+02-797 Warszawa</t>
+  </si>
+  <si>
+    <t>Tectum Sp. z o.o. 
+Mietniów 5a
+32-020 Wieliczka</t>
+  </si>
+  <si>
+    <t>od 2026-01-01 
+do 2026-12-31</t>
+  </si>
+  <si>
+    <t>Zakład Usług Techniczno-Projektowych 
+„INVEST-SERVICE” Sławomir Czoch
+ul. Wierzbowa 5
+59-220 Legnica</t>
+  </si>
+  <si>
+    <t>VENTRA CLIMA INWESTYCJE Sp. z o.o.
+ul. Zbąszyńska 4
+91-342 Łódź</t>
+  </si>
+  <si>
+    <t>FIRMA USŁUGOWA MAREK CZAPLICKI                                                                                                                                                                                                                                                                                                                                                                                                                                                                    Narajty 23
+12-130 Pasym</t>
+  </si>
+  <si>
+    <t>Hector Fast Lane Sp. z o.o. 
+ul. Gwiaździsta 19 
+01-651 Warszawa</t>
+  </si>
+  <si>
+    <t>Hector Fast Lane Sp. z o.o.
+ul. Gwiaździsta 19 
+01-651 Warszawa</t>
+  </si>
+  <si>
+    <t>ITszkolenia Aneta Górnisiewicz
+ul. Słoneczna 3 a
+32-050 Skawina</t>
+  </si>
+  <si>
+    <t>INWEST – Realizacja Inwestycji 
+Tomasz Pracowity
+ul. Kordeckiego 5B/6
+87-100 Toruń</t>
+  </si>
+  <si>
+    <t>K&amp;K DYSTRYBUCJA s.c. 
+Iwona Kaczmarek, Karol Kasperczak
+Ptaszkowo 90
+62-065 Grodzisk Wielkopolski</t>
+  </si>
+  <si>
+    <t>Tomasz Górski Firma Handlowo-Usługowa 
+POWER SUPPLY   
+Osiedle Kazimierzowskie 8/37
+31- 840 Kraków</t>
+  </si>
+  <si>
+    <t>ANMARO Sp. z o.o. 
+ul. Na Skały 1B
+35-321 Rzeszów</t>
+  </si>
+  <si>
+    <t>Świadczenie usług serwisowych obejmujących wykonywanie pogwarancyjnych przeglądów technicznych i konserwacji, przeglądów doraźnych oraz napraw awaryjnych systemów klimatyzacji i wentylacji.</t>
+  </si>
+  <si>
+    <t>Air Technika Sp. z o.o.
+ul. Kościerzyńska 17-19
+51-430 Wrocław</t>
+  </si>
+  <si>
+    <t>Firma Budowlana ES-BUD 
+Robert Szyszkowski 
+ul. Przytycka 162
+26-600 Radom, Bielicha</t>
+  </si>
+  <si>
+    <t>Zakup i montaż elektronicznego systemu wydawania kluczy – I/ZUS Sokołów Podlaski i BT/ZUS Węgrów.</t>
+  </si>
+  <si>
+    <t>BT Electronics Sp. z o. o.
+ul. Rybitwy 22
+30-722 Kraków</t>
+  </si>
+  <si>
+    <t>Schindler Polska Sp. z o.o.
+ul. Postępu 12 A
+02-676 Warszawa</t>
+  </si>
+  <si>
+    <t>LOREM IPSUM Norbert Perliński
+ul. Pabla Picassa 9/38
+03-126 Warszawa</t>
+  </si>
+  <si>
+    <t>INMAGO Sp. z o.o.
+ul. Kasperczyka 58
+44-300 Wodzisław Śląski</t>
+  </si>
+  <si>
+    <t>Serwisowanie urządzeń i instalacji klimatyzacyjnych zainstalowanych w Oddziale ZUS w Wałbrzychu i TJO.</t>
+  </si>
+  <si>
+    <t>RAFMAR Sp. z o.o.
+ul. Kresowa 31/2U
+92-229 Łódź</t>
+  </si>
+  <si>
+    <t>STADION CATERING sp. z o.o.
+ul. Ruska 51B/110
+50-079 Wrocław</t>
+  </si>
+  <si>
+    <t>SILESIA MEBLE Sp. z o.o.
+Główna 63
+44-230 Bełk</t>
+  </si>
+  <si>
+    <t>od 2025-10-02
+do 2029-05-31</t>
+  </si>
+  <si>
+    <t>od 2025-10-01 
+do 2026-05-01</t>
+  </si>
+  <si>
+    <t>od 2025-10-29 
+do 2025-12-31</t>
+  </si>
+  <si>
+    <t>od 2026-01-01
+do 2028-01-01</t>
+  </si>
+  <si>
+    <t>od 2025-10-22
+do 2026-03-15</t>
+  </si>
+  <si>
+    <t>od 2025-10-30
+do 2026-04-16</t>
+  </si>
+  <si>
+    <t>od 2025-10-16
+do 2025-10-31</t>
+  </si>
+  <si>
+    <t>od 2025-10-16
+do 2025-11-14</t>
+  </si>
+  <si>
+    <t>od 2025-10-16
+do 2025-11-28</t>
+  </si>
+  <si>
+    <t>od 2025-10-01 
+do 2025-12-30</t>
+  </si>
+  <si>
+    <t>od 2025-10-22 
+do 2025-12-15</t>
+  </si>
+  <si>
+    <t>od 2025-10-24 
+do 2025-12-15</t>
+  </si>
+  <si>
+    <t>od 2025-10-27        
+do 2025-12-16</t>
+  </si>
+  <si>
+    <t>od 2025-10-06
+do 2025-12-05</t>
+  </si>
+  <si>
+    <t>od 2025-10-23
+do 2026-06-20</t>
+  </si>
+  <si>
+    <t>od 2025-10-22
+do 2027-10-22</t>
+  </si>
+  <si>
+    <t>od 2025-10-16
+do 2025-11-27</t>
+  </si>
+  <si>
+    <t>Samodzielny Publiczny Zakład Opieki Zdrowotnej Ministerstwa Spraw Wewnętrznych i Administracji 
+w Poznaniu im. prof. Ludwika Bierkowskiego
+ul. Dojazd 34
+60-631 Poznań</t>
+  </si>
+  <si>
+    <t>Konsorcjum:
+Lider konsorcjum: Makropol Sp. z o.o.
+ul. Zacisze 8
+60-831 Poznań
+Członek konsorcjum: Makropol TP Sp. z o.o.
+ul. Zacisze 8
+60-831 Poznań</t>
+  </si>
+  <si>
+    <t>od 2026-02-27
+do 2029-02-27</t>
+  </si>
+  <si>
+    <t>od 2025-10-27
+do 2025-12-15</t>
+  </si>
+  <si>
+    <t>od 2025-10-17
+do 2026-07-17</t>
+  </si>
+  <si>
+    <t>od 2025-10-22  
+do 2025-12-17</t>
+  </si>
+  <si>
+    <t>od 2025-10-13
+do 2026-12-31</t>
+  </si>
+  <si>
+    <t>od 2025-10-07
+do 2025-12-31</t>
+  </si>
+  <si>
+    <t>od 2025-10-07
+do 2025-12-16</t>
+  </si>
+  <si>
+    <t>od 2025-10-03
+do 2025-11-25</t>
+  </si>
+  <si>
+    <t>od 2025-10-21
+do 2025-12-08</t>
+  </si>
+  <si>
+    <t>od 2025-11-01
+do 2028-10-31</t>
+  </si>
+  <si>
+    <t>od 2025-10-02
+do 2028-12-01</t>
+  </si>
+  <si>
+    <t>od 2025-10-17
+do 2025-11-17</t>
+  </si>
+  <si>
+    <t>od 2025-10-24
+do 2025-11-17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Świadczenie usługi dzierżawy łączy światłowodowych dla Oddziału ZUS we Wrocławiu w relacji: 
+ul. Pretficza 11, ul. Reymonta 4/6 oraz 
+ul. Pretficza 11, ul. Litomska 36. 
+(Część I)
+</t>
+  </si>
+  <si>
+    <t>LIBER ZENON Zakład Elektromechaniki Dźwigowej
+ul. Kazimierza Przerwy – Tetmajera 36
+34-500 Zakopane</t>
+  </si>
+  <si>
+    <t>Zakup krzeseł biurowych - Część III.</t>
+  </si>
+  <si>
+    <t>od 2025-12-01
+do 2028-11-30</t>
+  </si>
+  <si>
+    <t>od 2025-11-06 
+do 2025-12-18</t>
+  </si>
+  <si>
+    <t>od 2025-11-19
+do 2027-10-31</t>
+  </si>
+  <si>
+    <t>od 2025-11-26
+do 2027-11-26</t>
+  </si>
+  <si>
+    <t>od 2025-11-12
+do 2027-10-12</t>
+  </si>
+  <si>
+    <t>od 2025-11-14
+do 2025-12-29</t>
+  </si>
+  <si>
+    <t>od 2026-01-01     
+do 2026-12-31</t>
+  </si>
+  <si>
+    <t>od 2025-11-14 
+do 2026-02-13</t>
+  </si>
+  <si>
+    <t>od 2025-11-13 
+do 2025-12-30</t>
+  </si>
+  <si>
+    <t>od 2025-11-04 
+do 2025-12-15</t>
+  </si>
+  <si>
+    <t>od 2025-11-12
+do 2025-12-22</t>
+  </si>
+  <si>
+    <t>od 2025-11-17
+do 2027-11-17</t>
+  </si>
+  <si>
+    <t>od 2025-11-20
+do 2025-12-20</t>
+  </si>
+  <si>
+    <t>od 2025-11-14 
+do 2025-12-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">od 2025-11-25   
+do 2028-11-24    </t>
+  </si>
+  <si>
+    <t>od 2025-11-20
+do 2026-08-20</t>
+  </si>
+  <si>
+    <t>od 2025-11-12
+do 2025-12-10</t>
+  </si>
+  <si>
+    <t>od 2025-11-06
+do 2025-12-19</t>
+  </si>
+  <si>
+    <t>od 2025-11-12
+do 2025-12-19</t>
+  </si>
+  <si>
+    <t>od 2025-11-21
+do 2025-11-30</t>
+  </si>
+  <si>
+    <t>od 2025-11-13 
+do 2025-12-28</t>
+  </si>
+  <si>
+    <t>od 2025-10-28 
+do 2025-12-09</t>
+  </si>
+  <si>
+    <t>od 2025-10-24  
+do 2025-12-02</t>
+  </si>
+  <si>
+    <t>od 2025-10-22                                                                  
+do 2029-11-30</t>
+  </si>
+  <si>
+    <t>od 2026-04-01 
+do 2029-03-31</t>
+  </si>
+  <si>
+    <t>od 2025-10-02
+do 2029-06-30
+(ul. Pretficza 11, 
+ul. Reymonta 4/6),
+od 2025-10-02
+do 2029-05-31
+(ul. Pretficza 11, 
+ul. Litomska 36)</t>
+  </si>
+  <si>
+    <t>Świadczenie usług w zakresie kompleksowego sprzątania obiektów oraz terenów zewnętrznych Zakładu Ubezpieczeń Społecznych Oddziału w Białymstoku oraz podległych terenowych jednostek organizacyjnych.</t>
+  </si>
+  <si>
+    <t>Wykonywanie stałego nadzoru eksploatacyjnego i okresowych konserwacji systemów przeciwpożarowych, gaszenia gazowego i klap dymowych eksploatowanych w jednostkach organizacyjnych Oddziału ZUS w Gdańsku.</t>
+  </si>
+  <si>
+    <t>Usługa ochrony osób, mienia i obiektów administrowanych przez ZUS Oddział w Jaśle.</t>
+  </si>
+  <si>
+    <t>Opracowanie dokumentacji projektowo-kosztorysowej dotyczącej „remontu pomieszczeń biurowych, sanitariatów, pomieszczeń socjalnych i Sal Obsługi Klientów – O/Kielce ul. Piotrkowska 27, budynek A” oraz sprawowanie nadzoru autorskiego.</t>
+  </si>
+  <si>
+    <t>Świadczenie kompleksowej usługi hotelowej obejmującej zakwaterowanie, wyżywienie oraz najem sal szkoleniowych na rzecz Oddziału ZUS w Kielcach.</t>
+  </si>
+  <si>
+    <t>Remont pomieszczeń biurowych (malowanie, wymiana sufitów podwieszanych) - Inspektorat Skarżysko-Kamienna.</t>
+  </si>
+  <si>
+    <t>Usługa świadczeń zdrowotnych z zakresu medycyny pracy dla pracowników ZUS O/Kraków na rok 2026.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług w zakresie sportu i rekreacji dla pracowników Oddziału ZUS w Krakowie i ich rodzin (2026-2027).</t>
+  </si>
+  <si>
+    <t>Remont dachu nad budynkiem A Oddziału ZUS w Krakowie.</t>
+  </si>
+  <si>
+    <t>Obsługa cateringowo-gastronomiczna szkoleń odbywających się w Oddziale ZUS w Legnicy.</t>
+  </si>
+  <si>
+    <t>Wykonywanie przeglądów, konserwacji i napraw urządzeń klimatyzacyjnych w budynkach I Oddziału ZUS w Łodzi.
+(część I)</t>
+  </si>
+  <si>
+    <t>Wykonywanie przeglądów, konserwacji i napraw urządzeń wentylacyjnych w budynkach I Oddziału ZUS w Łodzi.
+(część II)</t>
+  </si>
+  <si>
+    <t>Wykonanie robót remontowych związanych z wymianą wykładzin dywanowych na PCV wraz z malowaniem ścian i sufitów w budynku Inspektoratu ZUS w Szczytnie, ul. Barczewskiego 4.</t>
+  </si>
+  <si>
+    <t>Montaż układu klimatyzacji w I/Giżycko, ul. Królowej Jadwigi 2 (zaprojektuj i wybuduj) wraz z wykonaniem w okresie obowiązywania umowy gwarancyjnych przeglądów technicznych dla zamontowanych urządzeń (część 1).</t>
+  </si>
+  <si>
+    <t>Zakup specjalistycznych szkoleń informatycznych dla pracowników 
+CI w Opolu - część 1.</t>
+  </si>
+  <si>
+    <t>Zakup specjalistycznych szkoleń informatycznych dla pracowników 
+CI w Opolu - część 2.</t>
+  </si>
+  <si>
+    <t>Zakup specjalistycznych szkoleń informatycznych dla pracowników 
+CI w Opolu - część 3.</t>
+  </si>
+  <si>
+    <t>Dzierżawa dystrybutorów filtrujących wraz z dostawą wody i kubków jednorazowych na potrzeby Oddziału ZUS w Opolu oraz podległych jednostek terenowych - część 1.</t>
+  </si>
+  <si>
+    <t>Serwis naprawczy i konserwacja zasilaczy UPS w jednostkach
+organizacyjnych ZUS na 2026 r.  - część 1.</t>
+  </si>
+  <si>
+    <t>Serwis naprawczy i konserwacja zasilaczy UPS w jednostkach
+organizacyjnych ZUS na 2026 r.  - część 2.</t>
+  </si>
+  <si>
+    <t>Zakup kart sportowych na 2026 rok.</t>
+  </si>
+  <si>
+    <t>Wykonanie robót budowlanych w zakresie częściowego remontu w budynkach Zakładu Ubezpieczeń Społecznych w Radomiu, Szydłowcu, Grójcu, Zwoleniu i Kozienicach.</t>
+  </si>
+  <si>
+    <t>Wykonywanie serwisu dźwigów osobowych i towarowych oraz utrzymanie pogotowia dźwigowego w budynku Oddziału ZUS 
+w Szczecinie przy ul. Citroena 2</t>
+  </si>
+  <si>
+    <t>Wykonanie instalacji klimatyzacji w budynkach Inspektoratu ZUS w Piotrkowie Trybunalskim oraz Inspektoratu ZUS w Radomsku.
+(część II - RADOMSKO).</t>
+  </si>
+  <si>
+    <t>MYCIE ELEWACJI dwukondygnacyjnego budynku biurowego mieszczącego się we Włocławku przy ul. Płockiej 167.</t>
+  </si>
+  <si>
+    <t>Organizacja imprezy integracyjnej dla pracowników Oddziału ZUS we Wrocławiu.</t>
+  </si>
+  <si>
+    <t>Kompleksowa dostawa oraz świadczenia usług dystrybucji paliwa gazowego do Inspektoratu ZUS w Sulęcinie ul. Witosa 21.</t>
+  </si>
+  <si>
+    <t>Modernizacja sieci strukturalnej – Oddział Chrzanów, 
+ul. Oświęcimska 12 i 14.                                                                       
+Modernizacja sieci strukturalnej – Oddział Chrzanów, 
+ul. Oświęcimska 19.</t>
+  </si>
+  <si>
+    <t>Remont pokrycia dachu wraz z remontem kominów 
+i orynnowania oraz instalacji odgromowej - I/Olkusz.</t>
+  </si>
+  <si>
+    <t>Zakup szkoleń interpersonalnych dla pracowników Zakładu Ubezpieczeń Społecznych Oddział w Gdańsku.
+Część I - Zarządzanie energią i organizacja czasu pracy jako sposoby zwiększenia efektywności.</t>
+  </si>
+  <si>
+    <t>Zakup szkoleń interpersonalnych dla pracowników Zakładu Ubezpieczeń Społecznych Oddział w Gdańsku.
+Część III - Rozwiązywanie problemów i podejmowanie decyzji.</t>
+  </si>
+  <si>
+    <t>Zakup usług medycznych – badań lekarskich z zakresu medycyny pracy.
+Część III - Badania wykonywane na terenie miasta Wejherowo lub Gdynia.</t>
+  </si>
+  <si>
+    <t>Zakup usług medycznych – badań lekarskich z zakresu medycyny pracy.
+Część I - Badania wykonywane na terenie miasta Tczew lub Gdańsk.</t>
+  </si>
+  <si>
+    <t>Modernizacja sieci strukturalnej -I/Dębica (zaprojektuj i wybuduj).</t>
+  </si>
+  <si>
+    <t>Organizacja i przeprowadzenie szkoleń dla pracowników Oddziału ZUS w Kielcach w 2025 roku
+„Delegowanie zadań i wzmacnianie samodzielności pracowników” dla kadry kierowniczej z usługą hotelową i transportową.</t>
+  </si>
+  <si>
+    <t>Organizacja i przeprowadzenie szkoleń dla pracowników Oddziału ZUS w Kielcach w 2025 r.
+„Delegowanie zadań i wzmacnianie samodzielności pracowników” dla kadry kierowniczej</t>
+  </si>
+  <si>
+    <t>Organizacja i przeprowadzenie szkoleń dla pracowników Oddziału ZUS w Kielcach w 2025 r.
+„Efektywna obsługa klientów w sytuacjach trudnych i konfliktowych” dla pracowników sal obsługi klienta.</t>
+  </si>
+  <si>
+    <t>Organizacja i przeprowadzenie szkoleń dla pracowników Oddziału ZUS w Kielcach w 2025 r.
+„Pewność siebie i skuteczność w realizacji zadań” dla inspektorów kontroli.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa samochodu osobowo-ciężarowego 5+1 na potrzeby Zakładu Ubezpieczeń Społecznych.</t>
+  </si>
+  <si>
+    <t>Wykonywanie usług pralniczych dla pokoi gościnnych zlokalizowanych w Nowym Sączu ul. Sienkiewicza 77, odzieży ochronnej oraz fartuchów lekarskich i prześcieradeł dla Orzecznictwa Lekarskiego (część 2).</t>
+  </si>
+  <si>
+    <t>Wykonywanie usług pralniczych dla Wydziału Rozwoju Kompetencji w Zakopanem, ul. Gimnazjalna 8 oraz ul. Smrekowa 22a
+(część 1).</t>
+  </si>
+  <si>
+    <t>Serwisowanie urządzeń dźwigowych , zainstalowanych i eksploatowanych  w Inspektoracie ZUS w Gorlicach, ul. Jagiełły 14
+(część 2).</t>
+  </si>
+  <si>
+    <t>Zakup i montaż dźwigu osobowego - Oddział Olsztyn, ul. 1 Maja 10 oraz wykonanie w okresie obowiązywania umowy gwarancyjnych przeglądów technicznych dla zamontowanych urządzeń.</t>
+  </si>
+  <si>
+    <t>Zakup i montaż elektronicznego systemu wydawania kluczy dla O/ZUS w Opolu oraz dla I/Kluczbork, I/Nysa, I/Olesno, I/Prudnik, I/Strzelce Opolskie.</t>
+  </si>
+  <si>
+    <t>Modernizacja sieci strukturalnej - O/Ostrów Wlkp., ul. Kościelna.</t>
+  </si>
+  <si>
+    <t>Sporządzenie dokumentacji projektowo-kosztorysowej oraz sprawowanie nadzoru autorskiego dla zadania pn.: „Wymiana SSWiN, CCTV – O/Ostrów Wlkp., ul. Wysocka”.</t>
+  </si>
+  <si>
+    <t>Badania z zakresu medycyny pracy dla pracowników świadczących pracę w Poznaniu, Obornikach, Wrześni, Gnieźnie, Śremie, Środzie Wielkopolskiej, Koninie, Kole, Słupcy i Turku.
+(Część 1).</t>
+  </si>
+  <si>
+    <t>Świadczenie usług w zakresie sprzątania i utrzymania czystości wewnątrz obiektów oraz utrzymania i pielęgnacji terenów zielonych i utwardzonych przyległych do obiektów Oddziału ZUS w Słupsku oraz TJO.</t>
+  </si>
+  <si>
+    <t>Systematyczny wywóz i zagospodarowanie odpadów komunalnych Część I - Oddział ZUS w Tarnowie przy 
+ul. Kościuszki 32, Hala Magazynowa przy ul. Warsztatowej 5.</t>
+  </si>
+  <si>
+    <t>Pełnienie funkcji Inspektora Nadzoru Inwestorskiego dla zadania „Modernizacja systemów SSWIN, CCTV, SSP oraz wykonanie systemów KD i detekcji wycieków w budynkach Oddziału ZUS w Tomaszowie Mazowieckim oraz budynkach podległych t.j.o. oraz wykonanie oświetlenia ewakuacyjnego w budynku AB O/ZUS Tomaszów Mazowiecki” zgodnie z dokumentacją techniczną wykonaną dla potrzeb realizacji przedmiotu zamówienia.</t>
+  </si>
+  <si>
+    <t>Usługi konserwacji i napraw urządzeń dźwigowych zainstalowanych w budynkach I Oddziału ZUS w Warszawie.</t>
+  </si>
+  <si>
+    <t>Obsługa gastronomiczna na rzecz uczestników szkoleń organizowanych w II Oddziale ZUS w Warszawie.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa mebli do II Oddziału ZUS w Warszawie
+(część 1).</t>
+  </si>
+  <si>
+    <t>Remont wejść w siedzibie II Oddziału ZUS w Warszawie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modernizacja systemu wentylacji mechanicznej wraz z montażem instalacji klimatyzacji na SOK w Oddziale ZUS we Wrocławiu 
+ul. Pretficza 11.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modernizacja części instalacji kanalizacji i  urządzeń zapobiegających zalewaniu w Inspektoracie ZUS w Oławie, Biurze Terenowym w Strzelinie i Biurze Terenowym ZUS w Środzie Śl. </t>
+  </si>
+  <si>
+    <t>Zakup i dostawa materiałów sieciowych, serwisowych  oraz materiałów eksploatacyjnych i części zamiennych do sprzętu komputerowego, część II - zakup i dostawa materiałów serwisowych.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa materiałów sieciowych, serwisowych  oraz materiałów eksploatacyjnych i części zamiennych do sprzętu komputerowego, część I - zakup i dostawa materiałów sieciowych.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa ciepła z sieci ciepłowniczej dla ZUS Oddział w Gdańsku, ul. Chmielna 27/33 oraz Inspektoratu ZUS w Kartuzach, ul. Ceynowy 5.
+ Inspektorat ZUS w Kartuzach - część II.</t>
+  </si>
+  <si>
+    <t>Roboty budowlane w ramach zadania: "Wykonanie systemu schładzania pomieszczeń w budynkach Inspektoratów ZUS:
+Inspektorat ZUS w Pucku -Część II.</t>
+  </si>
+  <si>
+    <t>Roboty budowlane w ramach zadania: "Wykonanie systemu schładzania pomieszczeń w budynkach Inspektoratów ZUS:
+Inspektorat ZUS w Kwidzynie - Część III.</t>
+  </si>
+  <si>
+    <t>LOREM IPSUM NORBERT PERLIŃSKI 
+ul. Pabla Picassa 9/38
+03-126 Warszawa</t>
+  </si>
+  <si>
+    <t>Roboty budowlane w ramach zadania: "Wykonanie systemu schładzania pomieszczeń w budynkach Inspektoratów ZUS:
+Inspektorat ZUS w Malborku - Część I.</t>
+  </si>
+  <si>
+    <t>Zakup usług medycznych – badań lekarskich z zakresu medycyny pracy.
+Część II - Badania wykonywane na terenie miasta Kartuzy lub Gdańsk.</t>
+  </si>
+  <si>
+    <t>Zakup i montaż regałów jezdnych - Oddział ZUS Zielona Góra, 
+ul. Kupiecka 65.</t>
+  </si>
+  <si>
+    <t>Organizacja i przeprowadzenie szkoleń z tematu:Warsztaty świadomościowe dla kadry kierowniczej zwiększające wiedzę oraz kompetencje w zakresie integracji i komunikacji z osobami 
+z różnymi rodzajami niepełnosprawności (część 2).</t>
+  </si>
+  <si>
+    <t>Dostawa mebli na Salę Obsługi Klientów w Inspektoracie ZUS 
+w Suchej Beskidzkiej.</t>
+  </si>
+  <si>
+    <t>Organizacja i przeprowadzenie szkoleń z tematu: Pewność siebie 
+i skuteczność w realizacji zadań (część 1).</t>
+  </si>
+  <si>
+    <t>Świadczenie usług bezpośredniej ochrony fizycznej osób i mienia oraz dozoru sygnałów alarmowych w II Oddziale ZUS w Poznaniu 
+i podległych terenowych jednostkach organizacyjnych.</t>
+  </si>
+  <si>
+    <t>Zakup krzeseł oraz biurek i kontenerów na potrzeby I/ZUS Przemyśl 
+i O/ZUS Rzeszów cz. I.</t>
+  </si>
+  <si>
+    <t>Dostawa i montaż regałów przesuwnych/stacjonarnych w Oddziale Zakładu Ubezpieczeń Społecznych w Radomiu przy 
+ul. Inwestycyjnej 2A.</t>
+  </si>
+  <si>
+    <t>Zakup wraz z dostawą mebli biurowych, krzeseł obrotowych z zagłówkiem i krzeseł dla klientów z podłokietnikami dla I Oddziału ZUS w Poznaniu. 
+Część 2: „Zakup wraz z dostawą krzeseł obrotowych z zagłówkiem 
+i krzeseł  dla klientów z podłokietnikami”</t>
+  </si>
+  <si>
+    <t>Zakup krzeseł oraz biurek i kontenerów na potrzeby I/ZUS Przemyśl 
+i O/ZUS Rzeszów cz. II.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa mebli biurowych dla potrzeb Oddziału ZUS 
+w Gdańsku.</t>
+  </si>
+  <si>
+    <t>Modernizacja CCTV, SSWiN oraz wykonanie systemu detekcji wycieków w budynku Oddziału ZUS w Gorzowie Wlkp. przy 
+ul. Sikorskiego 42.</t>
+  </si>
+  <si>
+    <t>Serwisowanie urządzeń dźwigowych , zainstalowanych 
+i eksploatowanych w obiektach w Oddziale ZUS w Nowym Sączu, 
+ul. Sienkiewicza 67, 77 oraz ul. Węgierska 11 (część 1).</t>
+  </si>
+  <si>
+    <t>Serwisowanie urządzeń dźwigowych , zainstalowanych 
+i eksploatowanych w Inspektoracie ZUS w Limanowej, 
+ul. Józefa Marka 21 (część 3).</t>
+  </si>
+  <si>
+    <t>Serwisowanie urządzeń dźwigowych , zainstalowanych 
+i eksploatowanych w Biurze Terenowym ZUS w Zakopanem, 
+ul. Gimnazjalna 8 (część 4).</t>
+  </si>
+  <si>
+    <t>Kompleksowe sprzątanie i utrzymanie czystości w obiektach i na terenach zewnętrznych Zakładu Ubezpieczeń Społecznych Oddział 
+w Siedlcach oraz pielęgnacja terenów zielonych przynależnych do Oddziału.</t>
+  </si>
+  <si>
+    <t>Wykonanie robót budowlanych p.n.: „Malowanie pomieszczeń 
+z naprawą tynków w obiektach ZUS: I/Bytów oraz I/Chojnice”.</t>
+  </si>
+  <si>
+    <t>Kompleksowe sprzątanie i utrzymanie czystości w ZUS O/Elbląg - część 1.</t>
+  </si>
+  <si>
+    <t>Wykonanie robót budowlanych pod nazwą: "Malowanie i wymiana posadzek na SOK oraz wymiana wykładzin w pomieszczeniach biurowych w Oddziale ZUS w Ostrowie Wielkopolskim, przy 
+ul. Wysockiej 1b".</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa mebli biurowych dla potrzeb Oddziału ZUS w Pile i podległego inspektoratu w  Wągrowcu
+(część II)</t>
+  </si>
+  <si>
+    <t>Strefa Rozwoju Danuta Rynkiewicz
+ul. E. Plater 1A/53
+05-500 Piaseczno</t>
+  </si>
+  <si>
+    <t>Pralnia Magik Magiera Sp.J.
+ul. Nadbrzeżna 20
+33-340 Stary Sącz</t>
+  </si>
+  <si>
+    <t>Zakup szkoleń interpersonalnych dla pracowników Zakładu Ubezpieczeń Społecznych Oddział w Gdańsku.
+Część II - Efektywna obsługa klientów w sytuacjach trudnych 
+i konfliktowych.</t>
+  </si>
+  <si>
+    <t>Klimavent Technology Group s.c. Grzegorz Marciniszyn Damian Kupilas 
+ul. Nowowiejska 27
+46-080 Chróścice</t>
+  </si>
+  <si>
+    <t>stan na dzień 2025-12-31</t>
+  </si>
+  <si>
+    <t>Świadczenie usług cateringowych na potrzeby szkoleń organizowanych przez Wydział Rozwoju Kompetencji w Augustowie w 2026 r.</t>
+  </si>
+  <si>
+    <t>Medicover Sport Sp. z o.o.
+Al. Jerozolimskie 96
+00-807 Warszawa</t>
+  </si>
+  <si>
+    <t>Społem Augustowska 
+Spółdzielnia Spożywców
+ul. Rynek Zygmunta Augusta 37 
+16-300 Augustów</t>
+  </si>
+  <si>
+    <t>Promar Sp. z o.o.
+ul. Kościuszki 27
+85-079 Bydgoszcz</t>
+  </si>
+  <si>
+    <t>od 2026-05-26
+do 2028-05-26</t>
+  </si>
+  <si>
+    <t>ELSZYK Sp. z o.o.
+ul. Połęża 12
+ 80-720 Gdańsk</t>
+  </si>
+  <si>
+    <t>Gdańskie Przedsiębiorstwo 
+Energetyki Cieplnej Sp. z o.o.
+ul. Słowackiego  159 B
+80-298 Gdańsk</t>
+  </si>
+  <si>
+    <t>ARMA SERVICE Sp. z o.o.
+Aleja Jana Pawła II nr 80 lok. 5
+00-175 Warszawa</t>
+  </si>
+  <si>
+    <t>WOJEWÓDZKI OŚRODEK MEDYCYNY PRACY 
+W OLSZTYNIE
+Aleja Marszałka Józefa Piłsudskiego 71 A
+10-449 Olsztyn</t>
+  </si>
+  <si>
+    <t>ATEST Michał Łydkowski
+ul. Dobrzyńska nr 60A
+09-400 Płock</t>
+  </si>
+  <si>
+    <t>CYFROWA FABRYKA Sp. z o.o.
+ul. Wodna 7
+62-800 Kalisz</t>
+  </si>
+  <si>
+    <t>ROSA Sp. z o.o.
+ul. Połczyńska 89
+01-301 Warszawa</t>
+  </si>
+  <si>
+    <t>KAMILA DĘBOWSKA
+ul. Polskich Marynarzy 95 lok. 2 
+71-050 Szczecin</t>
+  </si>
+  <si>
+    <t>TomPol Tomasz Franecki
+ul. Szeroka 17
+71-211 Szczecin</t>
+  </si>
+  <si>
+    <t>Miejskie Przedsiębiorstwo Gospodarki 
+Komunalnej Sp. z o.o.
+ul. Wolności 26 
+73-200 Choszczno</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Usług Komunalnych Sp. z o.o. 
+ul. Targowej nr 16
+74-100 Gryfino</t>
+  </si>
+  <si>
+    <t>Usługi przekazów pieniężnych, polegające na transferze do odbiorcy, na terytorium Rzeczpospolitej Polskiej środków pieniężnych zlecanych przez oddział ZUS w Szczecinie.</t>
+  </si>
+  <si>
+    <t>Modernizacja sieci strukturalnej w budynku Oddziału ZUS w Szczecinie przy ul. Matejki 22.</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Gospodarki Komunalnej Sp. z o.o.
+Mokrawicy nr 14
+72-400 Kamień Pomorski</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Usług Komunalnych Sp. z o.o.
+ul. Niepodległości 19A
+73-150 Łobez</t>
+  </si>
+  <si>
+    <t>REMONDIS Szczecin Sp. z o.o.
+ul. Janiny Smoleńskiej ps. „Jachna”35
+71-005 Szczecin</t>
+  </si>
+  <si>
+    <t>Poczta Polska S.A.
+ul. Rodziny Hiszpańskich 8
+00-940 Warszawa</t>
+  </si>
+  <si>
+    <t>MAXTO Technology Sp. z o.o.
+ul. Willowa 87
+32-085 Modlniczka</t>
+  </si>
+  <si>
+    <t>RAFMAR Sp. z o.o.
+ul. Kresowa 31/2u
+92-229 Łódź</t>
+  </si>
+  <si>
+    <t>Ekombud Sp. z o.o. 
+ul. Partyzantów 24D
+32-700 Bochnia</t>
+  </si>
+  <si>
+    <t>Tomasz Sowiński ARTCOMFORT
+Tomasz Sowiński
+ul. Leśmiana 5
+80-280 Gdańsk</t>
+  </si>
+  <si>
+    <t>Culligan Polska Sp. z o.o.
+ul. Działkowa 56A
+02-234 Warszawa</t>
+  </si>
+  <si>
+    <t>Badania profilaktyczne dla pracowników
+III Oddziału ZUS w Warszawie na 2026 r.</t>
+  </si>
+  <si>
+    <t>CenterMed Warszawa Sp. z o.o.
+ul. Waryńskiego 10a
+00-630 Warszawa</t>
+  </si>
+  <si>
+    <t>Przychodnia Specjalistyczno-Rehabilitacyjna 
+Pulsantis Sp. z o.o.
+ul. Ostrowskiego 3
+53-238 Wrocław</t>
+  </si>
+  <si>
+    <t>Arcus S.A.
+ul. Kolejowa 5/7
+01-217 Warszawa</t>
+  </si>
+  <si>
+    <t>Damovo Polska Sp. z o.o.
+ul. Postępu 21
+02-676 Warszawa</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi 3 letniego serwisu pogwarancyjnego 3750 urządzeń drukujących Kyocera ECOSYS M2040dn w Oddziałach i Centrali ZUS:
+Część IV - Świadczenie usługi serwisu pogwarancyjnego urządzeń drukujących Kyocera ECOSYS M2040dn eksploatowanych w Zakładzie (TJO) w zakresie realizacji: dla Oddziału ZUS w Bydgoszczy, Oddziału ZUS w Elblągu, Oddziału ZUS w Gdańsku, Oddziału ZUS w Koszalinie, II Oddziału ZUS w Łodzi, Oddziału ZUS w Olsztynie, Oddziału ZUS w Pile, Oddziału ZUS w Słupsku, Oddziału ZUS w Szczecinie, Oddziału ZUS w Tomaszowie Mazowieckim, Oddziału ZUS w Toruniu.</t>
+  </si>
+  <si>
+    <t>od 2025-12-29
+do 2026-12-31</t>
+  </si>
+  <si>
+    <t>od 2026-01-01          
+do 2028-12-31</t>
+  </si>
+  <si>
+    <t>od 2026-01-01 
+do 2029-01-01</t>
+  </si>
+  <si>
+    <t>od 2025-12-01
+do 2028-12-01</t>
+  </si>
+  <si>
+    <t>od 2025-12-30
+do 2026-10-26</t>
+  </si>
+  <si>
+    <t>od 2025-12-03
+do 2025-12-31</t>
+  </si>
+  <si>
+    <t>od 2025-12-15
+do 2026-11-02</t>
+  </si>
+  <si>
+    <t>od 2025-12-11 
+do 2028-12-31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">od 2026-01-01
+do 2026-12-31                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">od 2026-01-01
+do 2026-12-31      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">od 2026-01-01
+do 2026-12-31     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">od 2025-12-19
+do 2026-10-14        </t>
+  </si>
+  <si>
+    <t>od 2025-12-18
+do 2026-09-18</t>
+  </si>
+  <si>
+    <t>od 2025-12-19
+do 2026-08-21</t>
+  </si>
+  <si>
+    <t>od 2026-01-11
+do 2028-01-11</t>
+  </si>
+  <si>
+    <t>od 2026-01-01
+do 2029-01-01</t>
+  </si>
+  <si>
+    <t>od 2025-12-09
+do 2026-01-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Konsorcjum: 
+HOLDING HUNTERS Sp. z o.o. Sp. K.(Lider), 
+ul. Bukowska 114, 62-065 Grodzisk Wielkopolski,
+Członkowie Konsorcjum:
+HUNTERS24 Sp. z o.o. Sp. K.
+Al. Jerozolimskie 151 lok. 4U, 02-326 Warszawa,
+HUNTERS MONITORING Sp. z o.o.
+ul. Bukowska 114, 62-065 Grodzisk Wielkopolski,
+GREEN HUNTERS Sp. z o. o. Sp. K.
+Al. Jerozolimskie 151 lok. 4U, 02-326 Warszawa,
+BLUE HUNTERS Sp. z o. o. Sp. K.
+Al. Jerozolimskie 151 lok. 4U, 02-326 Warszawa, 
+HUNTERS OCHRONA PLUS Sp. z o.o.
+Al. Jerozolimskie 151 lok. 4U, 02-326 Warszawa,
+HUMAN HUNTERS Sp. z o. o. Sp. K. 
+Al. Jerozolimskie 151 lok. 4U, 02-326 Warszawa </t>
+  </si>
+  <si>
+    <t>CYFROWA Fabryka Sp. z o.o.
+ul. Wodna 7
+62-800 Kalisz</t>
+  </si>
+  <si>
+    <t>Julia Rędzia
+PPHU ZAHIR
+ul. Zbożowa 4 
+44-240 Żory</t>
+  </si>
+  <si>
+    <t>PRAGMATIC Sp. z o.o.  
+ul. Krakowska 201
+40-393 Katowice</t>
+  </si>
+  <si>
+    <t>Konsorcjum firm:
+JANTAR Sp. z o.o. (Lider)
+ul. Zygmunta Augusta 71
+76-200 Słupsk,
+JANTAR 2 Sp. z o.o. (Członek)
+ul. Zygmunta Augusta 71
+76-200 Słupsk,
+SEKRET Sp. z o.o.(Członek)
+ul. Zygmunta Augusta 71
+76-200 Słupsk</t>
+  </si>
+  <si>
+    <t>Nadzór i konserwacja urządzeń dźwigowych dla jednostek organizacyjnych Oddziału ZUS w Gdańsku.</t>
+  </si>
+  <si>
+    <t>Kompleksowe utrzymanie czystości w budynkach oraz na terenach zewnętrznych Zakładu Ubezpieczeń Społecznych Oddział w Jaśle.</t>
+  </si>
+  <si>
+    <t>Wykonanie serwisowania instalacji/urządzeń systemów klimatyzacyjnych, wentylacyjnych oraz grzewczo-wentylacyjnych w obiektach O/ZUS Legnica oraz podległych jednostkach terenowych.</t>
+  </si>
+  <si>
+    <t>Dzierżawa urządzeń filtrujących wodę w latach 2026 - 2028
+w Oddziale ZUS w Płocku i Terenowych Jednostkach Organizacyjnych.</t>
+  </si>
+  <si>
+    <t>Wykonanie robót budowlanych w zakresie wymiany oświetlenia na oprawy typu LED wraz z przebudową oświetlenia awaryjnego w budynku Inspektoratu ZUS w Pszczynie przy ul. Kopernika 22.</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi ochrony osób i mienia w obiektach Zakładu Ubezpieczeń Społecznych Oddział w Siedlcach.</t>
+  </si>
+  <si>
+    <t>Wywóz odpadów komunalnych dla Inspektoratu w Bochni.</t>
+  </si>
+  <si>
+    <t>Dostawa wody źródlanej do II Oddziału ZUS w Warszawie.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług medycznych z zakresu profilaktycznej opieki zdrowotnej dla pracowników/rezydentów Oddziału ZUS we Wrocławiu oraz kandydatów do pracy kierowanych przez Oddział ZUS we Wrocławiu.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa słuchawek dla Centrum Kontaktu Klientów ZUS.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług sportowo-rekreacyjnych polegających na zapewnieniu dostępu do obiektów i zajęć sportowo-rekreacyjnych dla pracowników ZUS Oddziału w Białymstoku oraz członków ich rodzin.</t>
+  </si>
+  <si>
+    <t>Serwis węzłów cieplnych, kotłowni gazowych oraz instalacji centralnego  ogrzewania i ciepła technologicznego w budynkach Oddziału ZUS 
+w Bydgoszczy i podległych TJO.</t>
+  </si>
+  <si>
+    <t>Ochrona osób i mienia w Oddziale ZUS w Chrzanowie 
+i Inspektoratach ZUS w Olkuszu, Oświęcimiu, Wadowicach i Suchej Beskidzkiej.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa ciepła z sieci ciepłowniczej dla ZUS Oddział w Gdańsku, 
+ul. Chmielna 27/33 oraz Inspektoratu ZUS w Kartuzach, ul. Ceynowy 5,
+I część – Oddział ZUS w Gdańsku.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług w zakresie wykonywania badań profilaktycznych medycyny pracy na terenie miasta Olsztyna (część 1 z 3).</t>
+  </si>
+  <si>
+    <t>Wykonywanie przeglądów i konserwacji instalacji i urządzeń klimatyzacyjnych (w okresie trwania gwarancji), zainstalowanych w obiektach terenowych jednostek organizacyjnych ZUS.</t>
+  </si>
+  <si>
+    <t>Modernizacja sieci strukturalnej - O/ ZUS Ostrów Wlkp., ul. Wysocka.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa szaf aktowych, szaf ubraniowych oraz szaf gospodarczych do Oddziału Zakładu Ubezpieczeń Społecznych w Radomiu 
+ul. Czachowskiego 21A.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 2. Budynek Inspektoratu położonego w Stargardzie przy ul. Składowej 2.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 3. Budynek Inspektoratu położonego w Choszcznie przy ul. Jagiełły 28.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 4. Budynek Inspektoratu położonego w Pyrzycach przy ul. Sportowej 1.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 5. Budynek Inspektoratu położonego w Gryfinie przy ul. Łużyckiej 3 i ul. Kolejowej 1.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 6. Budynek Inspektoratu położonego w Gryficach przy ul. Dąbskiego 5.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 7. Budynek Inspektoratu położonego w Łobzie przy ul. Kościuszki 26.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 8. Budynek Inspektoratu położonego w Świnoujściu przy ul. Piastowskiej 63.</t>
+  </si>
+  <si>
+    <t>Pełnienie funkcji Inspektora Nadzoru Inwestorskiego dla zadania: „Wykonanie instalacji klimatyzacji w budynkach Inspektoratu ZUS 
+w Piotrkowie Trybunalskim oraz Inspektoratu ZUS w Radomsku” zgodnie 
+z dokumentacją techniczną wykonaną dla potrzeb realizacji przedmiotu zamówienia.</t>
+  </si>
+  <si>
+    <t>Wykonanie instalacji klimatyzacji - TORUŃ, ul. Mickiewicza 33-39.</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi 3 letniego serwisu pogwarancyjnego 3750 urządzeń drukujących Kyocera ECOSYS M2040dn w Oddziałach i Centrali ZUS: 
+Część I - Świadczenie usługi serwisu pogwarancyjnego urządzeń drukujących Kyocera ECOSYS M2040dn eksploatowanych w Zakładzie (TJO) w zakresie realizacji: dla Centrali ZUS, Oddziału ZUS w Białymstoku, Oddziału ZUS 
+w Biłgoraju, Oddziału ZUS w Lublinie, I Oddziału ZUS w Łodzi, Oddziału ZUS 
+w Płocku, Oddziału ZUS w Radomiu, Oddziału ZUS w Siedlcach,  I Oddziału ZUS w Warszawie, II Oddziału ZUS w Warszawie, III Oddziału ZUS w Warszawie.</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi 3 letniego serwisu pogwarancyjnego 3750 urządzeń drukujących Kyocera ECOSYS M2040dn w Oddziałach i Centrali ZUS:
+Część II - Świadczenie usługi serwisu pogwarancyjnego urządzeń drukujących Kyocera ECOSYS M2040dn eksploatowanych w Zakładzie (TJO) w zakresie realizacji: dla Oddziału ZUS w Bielsku - Białej, Oddziału ZUS w Chrzanowie, Oddziału ZUS w Jaśle, Oddziału ZUS w Kielcach, Oddziału ZUS w Krakowie, Oddziału ZUS w Nowym Sączu, Oddziału ZUS w Rybniku, Oddziału ZUS 
+w Rzeszowie, Oddziału ZUS w Sosnowcu, Oddziału ZUS w Tarnowie.</t>
+  </si>
+  <si>
+    <t>Świadczenie usługi 3 letniego serwisu pogwarancyjnego 3750 urządzeń drukujących Kyocera ECOSYS M2040dn w Oddziałach i Centrali ZUS:
+Część III - Świadczenie usługi serwisu pogwarancyjnego urządzeń drukujących Kyocera ECOSYS M2040dn eksploatowanych w Zakładzie (TJO) w zakresie realizacji: dla Oddziału ZUS w Chorzowie, Oddziału ZUS w Częstochowie, Oddziału ZUS w Gorzowie Wlkp., Oddziału ZUS w Legnicy, Oddziału ZUS 
+w Opolu, Oddziału ZUS w Ostrowie  Wlkp., I Oddziału ZUS w Poznaniu, 
+II Oddziału ZUS w Poznaniu, Oddziału ZUS w Wałbrzychu, Oddziału ZUS 
+we Wrocławiu, Oddziału ZUS w Zabrzu, Oddziału ZUS w Zielonej Górze.</t>
+  </si>
+  <si>
+    <t>Konsorcjum firm:
+FM Integrated Solutions Sp. z o.o. (Lider)
+ul. Antoniego Słonimskiego 1, 50-304 Wrocław, 
+Impel Facility Services Sp. z o.o.(Partner)
+ul. Antoniego Słonimskiego 1
+50-304 Wrocław, 
+Ochrona Legion Sp. z o.o. (Partner)
+ul. Bobrowa 4, 43-316 Bielsko – Biała</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru i wywozu odpadów komunalnych (segregowanych i niesegregowanych) z obiektów ZUS Oddział Szczecin 
+i podległych terenowych jednostek organizacyjnych: Część 1. Budynki Oddziału położone w Szczecinie przy ul. J. Matejki 22 i ul. Citroena 2.</t>
+  </si>
+  <si>
+    <t>BIO STAR Sp. z. o.o.
+ul. Księcia Bogusława IV nr 15
+73-110 Stargard</t>
+  </si>
+  <si>
+    <t>Pyrzyckie Przedsiębiorstwo Komunalne Sp. z o.o.
+ul. Kościuszki 26
+74-200 Pyrzyce</t>
+  </si>
+  <si>
+    <t>Świadczenie usług szkoleniowych dla pracowników Zakładu Ubezpieczeń Społecznych Oddział w Lublinie.
+Część III - szkolenia dla inspektorów kontroli ZUS Oddział w Lublinie "Efektywne prowadzenie kontroli płatników składek w sytuacjach trudnych 
+i konfliktowych”.</t>
+  </si>
+  <si>
+    <t>Serwis systemów SSP w Oddziale ZUS w Płocku i TJO 
+III kwartał 2025 – 
+II kwartał 2028.</t>
+  </si>
+  <si>
+    <t>Remont pokoi biurowych, korytarzy, klatek schodowych, Sali szkoleniowej 
+i SOK – I/Starogard Gdański (część II).</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
+Część 3 - Usługa wywozu stałych odpadów komunalnych segregowanych 
+i niesegregowanych z Inspektoratu ZUS w Kraśniku przy 
+ul. Ks. J. Popiełuszki 3A.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
+Część 4 – Usługa wywozu stałych odpadów komunalnych segregowanych 
+i niesegregowanych z Biura Terenowego ZUS w Parczewie przy 
+ul. Plac Wolności 7.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
+Część 5 - Usługa wywozu stałych odpadów komunalnych  segregowanych 
+i niesegregowanych z Inspektoratu ZUS w Puławach przy ul. Lubelskiej 20.</t>
+  </si>
+  <si>
+    <t>Świadczenie usług odbioru, wywozu i zagospodarowania stałych odpadów komunalnych z Inspektoratów i Biur Terenowych Oddziału ZUS: Radzyń Podlaski, Biała Podlaska, Kraśnik, Parczew, Puławy, Łęczna.
+Część 6 - Usługa wywozu stałych odpadów komunalnych segregowanych 
+i niesegregowanych z Biura terenowego ZUS w Łęcznej przy ul. Obrońców Pokoju 5.</t>
+  </si>
+  <si>
+    <t>Remont pomieszczeń – wymiana wykładziny, malowanie w budynku I/ZUS 
+w Mielcu ul. Sikorskiego 4.</t>
+  </si>
+  <si>
+    <t>Obsługa gastronomiczna na rzecz uczestników szkoleń organizowanych 
+w II Oddziale ZUS w Warszawie - zamówienie uzupełniające.</t>
+  </si>
+  <si>
+    <t>Kompleksowe sprzątanie obiektów i przylegającego terenu Oddziału ZUS 
+w Tarnowie.</t>
+  </si>
+  <si>
+    <t>Zakup i montaż elektronicznych depozytorów kluczy z panelem sterującym 
+w budynkach Inspektoratów ZUS w Kartuzach, Starogardzie Gdańskim 
+i Tczewie.</t>
+  </si>
+  <si>
+    <t>Pełnienie nadzoru inwestorskiego branży sanitarnej (Cz. I), 
+elektrycznej (Cz. II) w ramach zadania „Wykonanie instalacji klimatyzacji - 
+O/ ZUS Opole, ul. Wrocławska (bud. A,B,C).</t>
+  </si>
+  <si>
+    <t>Zorganizowanie i realizacja przez Wykonawcę wycieczki dla pracowników /emerytów/rencistów i uprawnionych członków rodzin Zakładu Ubezpieczeń Społecznych w Nowym Sączu do Krakowa - wycieczka 1 – dniowa w dniu 30.05.2025 r. dla max 50 osób - Część 2 z 4.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa samochodu osobowo-ciężarowego 5+1 oraz samochodu BUS 8+1 dla Zakładu Ubezpieczeń Społecznych Oddział w Częstochowie.
+Część I/II_Zakup i dostawa samochodu osobowo-ciężarowego 5+1  dla ZUS Oddział w Częstochowie.</t>
+  </si>
+  <si>
+    <t>Ochrona osób i mienia oraz monitoring wizyjny i systemów alarmowych 
+w obiektach Oddziału ZUS w Zabrzu i podległych jednostkach terenowych.</t>
+  </si>
+  <si>
+    <t>Pełnienie funkcji inspektora nadzoru inwestorskiego przy realizacji zadania: „Montaż systemu klimatyzacji w budynkach Oddziału ZUS 
+w Płocku i TJO” Wykonanie instalacji klimatyzacji - I/ZUS w Ostrołęce, 
+ul. Kuklińskiego 3.</t>
+  </si>
+  <si>
+    <t>Organizacja wycieczki dla pracowników oraz emerytów Oddziału ZUS 
+w Kielcach do Bochni – Krakowa – Ojcowa.</t>
+  </si>
+  <si>
+    <t>Wykonanie systemów przeciwzalaniowych w budynkach Inspektoratu ZUS 
+w Jeleniej Górze i Świdnicy w trybie zaprojektuj i wybuduj.
+Część II: Wykonanie systemów przeciwzalaniowych w budynku Inspektoratu ZUS w Świdnicy.</t>
+  </si>
+  <si>
+    <t>Malowanie pomieszczeń wraz z wymianą posadzek w Inspektoracie ZUS 
+w Żarach, ul. Lotników 1A.</t>
+  </si>
+  <si>
+    <t>Modernizacja systemów w Inspektoratach ZUS podległych Oddziałowi 
+w Zielonej Górze:
+Część I – Modernizacja CCTV, SSWiN, SSP i montaż systemu detekcji wycieków – I/Nowa Sól.</t>
+  </si>
+  <si>
+    <t>Modernizacja systemów w Inspektoratach ZUS podległych Oddziałowi 
+w Zielonej Górze:
+Część II – Modernizacja CCTV, SSWiN, SSP i montaż systemu detekcji wycieków – I/Świebodzin.</t>
+  </si>
+  <si>
+    <t>Modernizacji systemów w Inspektoratach ZUS podległych Oddziałowi 
+w Zielonej Górze: 
+Część IV – Modernizacja CCTV, SSWiN i montaż systemu detekcji wycieków – I/Krosno Odrzańskie.</t>
+  </si>
+  <si>
+    <t>Wykonanie robót budowlanych w zakresie modernizacji systemu detekcji wycieków w budynku Inspektoratu ZUS w Wodzisławiu Śląskim przy 
+ul.  Witosa 30.</t>
+  </si>
+  <si>
+    <t>Modernizacja systemów SSWIN, CCTV, SSP oraz wykonanie systemów KD 
+i detekcji wycieków w budynkach Oddziału ZUS w Tomaszowie Mazowieckim i budynkach podległych t.j.o. oraz wykonanie oświetlenia ewakuacyjnego w budynku AB O/Tomaszów Mazowiecki - część IV RAWA MAZOWIECKA.</t>
+  </si>
+  <si>
+    <t>Anmaro Sp. z o.o.
+ul. Na Skały 1 B
+35-321 Rzeszów</t>
+  </si>
+  <si>
+    <t>COMEX S.A.
+ul. Jesienna 21
+80-298 Gdańsk</t>
+  </si>
+  <si>
+    <t>Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynków Oddziału ZUS w Częstochowie, Inspektoratu ZUS w Kłobucku, Lublińcu i Myszkowie:
+Część 4 – Zakup i montaż oraz uruchomienie instalacji fotowoltaicznych dla budynku Inspektoratu ZUS w Myszkowie  (część 4 z 4).</t>
+  </si>
+  <si>
+    <t>Dostawa i montaż wyposażenia meblowego do BT/ZUS w Mrągowie, 
+ul. Królewiecka 43 (część 1)  oraz dostawa i montaż wyposażenia meblowego do Oddziału ZUS w Olsztynie, ul. Kołobrzeska 8 oraz I/ZUS 
+w Kętrzynie, ul. M. Reja 10 (część 2).</t>
+  </si>
+  <si>
+    <t>Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku 
+i TJO - Wykonanie instalacji klimatyzacji - Inspektorat ZUS w Pułtusku, 
+ul. Daszyńskiego 4, część 7 z 7.</t>
+  </si>
+  <si>
+    <t>Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku i TJO - Wykonanie instalacji klimatyzacji - Inspektorat ZUS w Płońsku, 
+ul. Warszawska 5, część 6 z 7.</t>
+  </si>
+  <si>
+    <t>Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku i TJO - Wykonanie instalacji klimatyzacji wraz z modernizacją instalacji elektrycznej – Inspektorat ZUS Mława, ul. Padlewskiego 29,31, część 4 z 7.</t>
+  </si>
+  <si>
+    <t>Dostawa mebli biurowych dla Zakładu Ubezpieczeń Społecznych Oddział 
+w Ostrowie Wielkopolskim.</t>
+  </si>
+  <si>
+    <t>Konserwacja i utrzymanie w stanie sprawności eksploatacyjnej systemów wentylacji mechanicznej, klimatyzacji i kurtyn powietrznych w budynkach Oddziału ZUS w Białymstoku i Terenowych Jednostkach Organizacyjnych.</t>
+  </si>
+  <si>
+    <t>Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku 
+i TJO - wykonanie instalacji klimatyzacji w budynku ZUS 
+w Ciechanowie, ul. Rzeczkowska 8, część 3 z 7.</t>
+  </si>
+  <si>
+    <t>Montaż systemu klimatyzacji w budynkach Oddziału ZUS w Płocku 
+i TJO - wykonanie instalacji klimatyzacji w budynku O/ZUS w Płocku, 
+Al. Jachowicza 1, część 1 z 7.</t>
+  </si>
+  <si>
+    <t>Zakup i dostawa samochodu osobowo-ciężarowego 5+1 oraz samochodu BUS 8+1 dla Zakładu Ubezpieczeń Społecznych 
+Oddział w Częstochowie
+Część II/II_Zakup i dostawa samochodu BUS 8+1 dla ZUS Oddział 
+w Częstochowie.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;zł&quot;_-;\-* #,##0.00\ &quot;zł&quot;_-;_-* &quot;-&quot;??\ &quot;zł&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
     <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
     <numFmt numFmtId="166" formatCode="00\-000"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
@@ -4954,89 +6450,82 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
       </left>
       <right style="thin">
         <color indexed="63"/>
       </right>
       <top style="thin">
         <color indexed="63"/>
       </top>
       <bottom style="thin">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -5170,100 +6659,88 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="21">
+  <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5385,723 +6862,676 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="4" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="20" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="4" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="14" fontId="22" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="22" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="22" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="21">
+  <cellStyles count="22">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Normalny 10" xfId="20" xr:uid="{AD8824B1-521E-43D1-A03F-DB208882B6AF}"/>
     <cellStyle name="Normalny 11" xfId="12" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normalny 11 3" xfId="19" xr:uid="{06337E50-F23C-4B4B-A2CB-DBF154AA23A1}"/>
     <cellStyle name="Normalny 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normalny 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normalny 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normalny 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normalny 39" xfId="17" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normalny 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normalny 4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normalny 5" xfId="13" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normalny 76" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Normalny 76 2" xfId="21" xr:uid="{4C60D5BB-D2B6-40E8-998D-B4975D9DA59E}"/>
     <cellStyle name="Walutowy 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="㼿?" xfId="6" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="㼿㼿?" xfId="7" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="㼿㼿‿㼿㼿㼿㼿㼿?" xfId="8" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="㼿㼿㼠㼿㼿㼿㼿" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="㼿㼿㼿‿㼿㼿㼿㼿?" xfId="10" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="㼿㼿㼿㼿㼠" xfId="11" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
   </cellStyles>
-  <dxfs count="13">
+  <dxfs count="14">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="yyyy/mm/dd"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="4" formatCode="#,##0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="19" formatCode="yyyy/mm/dd"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
-    </dxf>
-[...32 lines deleted...]
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...2 lines deleted...]
-        </left>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border outline="0">
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...5 lines deleted...]
-    <dxf>
       <font>
-        <b/>
+        <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="14"/>
+        <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
-        <patternFill patternType="solid">
+        <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor rgb="FF92D050"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
-        <left style="thin">
-[...1 lines deleted...]
-        </left>
+        <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabeli 1" pivot="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
   </tableStyles>
   <colors>
     <mruColors>
+      <color rgb="FF66FFFF"/>
       <color rgb="FFCCFF66"/>
       <color rgb="FFFF99FF"/>
       <color rgb="FF83F997"/>
-      <color rgb="FF66FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
@@ -6159,64 +7589,64 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabela1" displayName="Tabela1" ref="B7:I406" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11" tableBorderDxfId="9" headerRowCellStyle="Normalny 2">
-[...2 lines deleted...]
-    <sortCondition descending="1" ref="F7:F406"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabela1" displayName="Tabela1" ref="B7:I541" totalsRowShown="0" headerRowDxfId="0" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9" headerRowCellStyle="Normalny 2">
+  <autoFilter ref="B7:I541" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B8:I541">
+    <sortCondition descending="1" ref="F7:F541"/>
   </sortState>
   <tableColumns count="8">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="L.p." dataDxfId="8" totalsRowDxfId="7" dataCellStyle="Normalny 2"/>
-[...6 lines deleted...]
-    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Wykonawca" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="L.p." dataDxfId="8" totalsRowDxfId="13" dataCellStyle="Normalny 2"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Nazwa oddziału" dataDxfId="7" dataCellStyle="Normalny 2"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Tryb postępowania" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Przedmiot umowy " dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Data zawarcia umowy" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Wartość umowy w zł.           _x000a_(z VAT)" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Termin realizacji umowy" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Wykonawca" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight20" showFirstColumn="1" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Zawarte umowy w Oddziałach ZUS"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2007–2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6477,73 +7907,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P503"/>
+  <dimension ref="A1:P638"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
-    <col min="2" max="2" width="7.85546875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.86328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="22.86328125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="27.1328125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="67.73046875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="23.73046875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="24.1328125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="50.265625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.1328125" style="1" customWidth="1"/>
     <col min="11" max="16" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="17" max="16384" width="9.140625" style="1" hidden="1"/>
+    <col min="17" max="16384" width="9.1328125" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1">
       <c r="A1" s="38"/>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
     </row>
     <row r="2" spans="1:9" ht="76.5" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="41"/>
@@ -6554,11265 +7984,14778 @@
         <v>14</v>
       </c>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="44"/>
     </row>
     <row r="4" spans="1:9" ht="33.75" customHeight="1">
       <c r="A4" s="38"/>
       <c r="B4" s="45" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="47"/>
     </row>
     <row r="5" spans="1:9" ht="18.75" customHeight="1">
       <c r="A5" s="38"/>
-      <c r="B5" s="92" t="s">
-        <v>893</v>
+      <c r="B5" s="78" t="s">
+        <v>1300</v>
       </c>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="49"/>
       <c r="F5" s="50"/>
       <c r="G5" s="50"/>
       <c r="H5" s="51"/>
       <c r="I5" s="52"/>
     </row>
     <row r="6" spans="1:9" ht="20.25" customHeight="1">
       <c r="A6" s="38"/>
       <c r="B6" s="53" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="54"/>
       <c r="D6" s="48"/>
       <c r="E6" s="49"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="38"/>
       <c r="I6" s="55"/>
     </row>
     <row r="7" spans="1:9" ht="66" customHeight="1">
       <c r="B7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="35" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="35" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="36" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="35" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="37" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="80.25" customHeight="1">
-      <c r="B8" s="56">
+    <row r="8" spans="1:9" ht="47.25">
+      <c r="B8" s="86">
         <v>1</v>
       </c>
       <c r="C8" s="57" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D8" s="56" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="56" t="s">
-        <v>979</v>
+        <v>1358</v>
       </c>
       <c r="F8" s="62">
-        <v>45930</v>
+        <v>46021</v>
       </c>
       <c r="G8" s="63">
-        <v>314359.38</v>
-[...5 lines deleted...]
-        <v>908</v>
+        <v>92406</v>
+      </c>
+      <c r="H8" s="56" t="s">
+        <v>747</v>
+      </c>
+      <c r="I8" s="80" t="s">
+        <v>1324</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="47.25">
-      <c r="B9" s="56">
+      <c r="B9" s="86">
         <v>2</v>
       </c>
       <c r="C9" s="57" t="s">
-        <v>137</v>
+        <v>245</v>
       </c>
       <c r="D9" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="57" t="s">
-[...6 lines deleted...]
-        <v>425580</v>
+      <c r="E9" s="56" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F9" s="62">
+        <v>46021</v>
+      </c>
+      <c r="G9" s="63">
+        <v>3000777</v>
       </c>
       <c r="H9" s="62" t="s">
-        <v>1030</v>
-[...6 lines deleted...]
-      <c r="B10" s="56">
+        <v>1338</v>
+      </c>
+      <c r="I9" s="80" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="63">
+      <c r="B10" s="86">
         <v>3</v>
       </c>
       <c r="C10" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="61" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F10" s="62">
+        <v>46020</v>
+      </c>
+      <c r="G10" s="59">
+        <v>733607.28</v>
+      </c>
+      <c r="H10" s="62" t="s">
+        <v>1334</v>
+      </c>
+      <c r="I10" s="80" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="47.25">
+      <c r="B11" s="86">
+        <v>4</v>
+      </c>
+      <c r="C11" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="56" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F11" s="62">
+        <v>46020</v>
+      </c>
+      <c r="G11" s="63">
+        <v>168735</v>
+      </c>
+      <c r="H11" s="62" t="s">
+        <v>1344</v>
+      </c>
+      <c r="I11" s="80" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="63">
+      <c r="B12" s="86">
+        <v>5</v>
+      </c>
+      <c r="C12" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F12" s="62">
+        <v>46014</v>
+      </c>
+      <c r="G12" s="63">
+        <v>199061.1</v>
+      </c>
+      <c r="H12" s="62" t="s">
+        <v>1348</v>
+      </c>
+      <c r="I12" s="80" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="47.25">
+      <c r="B13" s="86">
+        <v>6</v>
+      </c>
+      <c r="C13" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F13" s="62">
+        <v>46013</v>
+      </c>
+      <c r="G13" s="63">
+        <v>543977.09</v>
+      </c>
+      <c r="H13" s="62" t="s">
+        <v>747</v>
+      </c>
+      <c r="I13" s="80" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="47.25">
+      <c r="B14" s="86">
+        <v>7</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F14" s="58">
+        <v>46010</v>
+      </c>
+      <c r="G14" s="59">
+        <v>187156.8</v>
+      </c>
+      <c r="H14" s="56" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I14" s="80" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="49.5" customHeight="1">
+      <c r="B15" s="86">
+        <v>8</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="62">
+        <v>46010</v>
+      </c>
+      <c r="G15" s="63">
+        <v>694273</v>
+      </c>
+      <c r="H15" s="62" t="s">
+        <v>1342</v>
+      </c>
+      <c r="I15" s="80" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="47.25">
+      <c r="B16" s="86">
+        <v>9</v>
+      </c>
+      <c r="C16" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F16" s="62">
+        <v>46010</v>
+      </c>
+      <c r="G16" s="63">
+        <v>4901550</v>
+      </c>
+      <c r="H16" s="62" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I16" s="80" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" ht="63">
+      <c r="B17" s="86">
+        <v>10</v>
+      </c>
+      <c r="C17" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="57" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F17" s="60">
+        <v>46010</v>
+      </c>
+      <c r="G17" s="66">
+        <v>1898110.18</v>
+      </c>
+      <c r="H17" s="60" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I17" s="87" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="18" spans="2:9" ht="63">
+      <c r="B18" s="86">
+        <v>11</v>
+      </c>
+      <c r="C18" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="57" t="s">
+      <c r="D18" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F18" s="62">
+        <v>46009</v>
+      </c>
+      <c r="G18" s="63">
+        <v>376604</v>
+      </c>
+      <c r="H18" s="62" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I18" s="80" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="19" spans="2:9" ht="78.75">
+      <c r="B19" s="86">
         <v>12</v>
       </c>
-      <c r="E10" s="56" t="s">
-[...19 lines deleted...]
-      <c r="C11" s="57" t="s">
+      <c r="C19" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="79" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F19" s="62">
+        <v>46009</v>
+      </c>
+      <c r="G19" s="63">
+        <v>61500</v>
+      </c>
+      <c r="H19" s="62" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I19" s="80" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" ht="63">
+      <c r="B20" s="86">
+        <v>13</v>
+      </c>
+      <c r="C20" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F20" s="62">
+        <v>46008</v>
+      </c>
+      <c r="G20" s="63">
+        <v>336758.6</v>
+      </c>
+      <c r="H20" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I20" s="80" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" ht="52.5" customHeight="1">
+      <c r="B21" s="86">
+        <v>14</v>
+      </c>
+      <c r="C21" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="61" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F21" s="62">
+        <v>46007</v>
+      </c>
+      <c r="G21" s="59">
+        <v>159962.04</v>
+      </c>
+      <c r="H21" s="62" t="s">
+        <v>771</v>
+      </c>
+      <c r="I21" s="80" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9" ht="126">
+      <c r="B22" s="86">
+        <v>15</v>
+      </c>
+      <c r="C22" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F22" s="62">
+        <v>46007</v>
+      </c>
+      <c r="G22" s="63">
+        <v>4574569.97</v>
+      </c>
+      <c r="H22" s="56" t="s">
+        <v>1335</v>
+      </c>
+      <c r="I22" s="80" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9" ht="63">
+      <c r="B23" s="86">
+        <v>16</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F23" s="62">
+        <v>46007</v>
+      </c>
+      <c r="G23" s="63">
+        <v>5411.94</v>
+      </c>
+      <c r="H23" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I23" s="80" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9" ht="65.25" customHeight="1">
+      <c r="B24" s="86">
+        <v>17</v>
+      </c>
+      <c r="C24" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F24" s="62">
+        <v>46007</v>
+      </c>
+      <c r="G24" s="63">
+        <v>20575.47</v>
+      </c>
+      <c r="H24" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I24" s="80" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9" ht="63">
+      <c r="B25" s="86">
+        <v>18</v>
+      </c>
+      <c r="C25" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F25" s="62">
+        <v>46006</v>
+      </c>
+      <c r="G25" s="63">
+        <v>2529843.56</v>
+      </c>
+      <c r="H25" s="62" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I25" s="80" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="26" spans="2:9" ht="63">
+      <c r="B26" s="86">
+        <v>19</v>
+      </c>
+      <c r="C26" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F26" s="62">
+        <v>46003</v>
+      </c>
+      <c r="G26" s="63">
+        <v>19612.669999999998</v>
+      </c>
+      <c r="H26" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I26" s="80" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9" ht="63">
+      <c r="B27" s="86">
         <v>20</v>
       </c>
-      <c r="D11" s="57" t="s">
-[...331 lines deleted...]
-      <c r="B24" s="56">
+      <c r="C27" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="57" t="s">
-[...25 lines deleted...]
-      <c r="C25" s="57" t="s">
+      <c r="D27" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="56" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F27" s="62">
+        <v>46003</v>
+      </c>
+      <c r="G27" s="63">
+        <v>5680.8</v>
+      </c>
+      <c r="H27" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I27" s="80" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" ht="63">
+      <c r="B28" s="86">
+        <v>21</v>
+      </c>
+      <c r="C28" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="D25" s="56" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D28" s="56" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="56" t="s">
-        <v>994</v>
-[...5 lines deleted...]
-        <v>188817.3</v>
+        <v>1376</v>
+      </c>
+      <c r="F28" s="62">
+        <v>46003</v>
+      </c>
+      <c r="G28" s="63">
+        <v>18766.080000000002</v>
       </c>
       <c r="H28" s="62" t="s">
-        <v>1044</v>
-[...6 lines deleted...]
-      <c r="B29" s="56">
+        <v>1343</v>
+      </c>
+      <c r="I28" s="80" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="29" spans="2:9" ht="64.150000000000006" customHeight="1">
+      <c r="B29" s="86">
         <v>22</v>
       </c>
       <c r="C29" s="57" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="56" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="56" t="s">
+        <v>1377</v>
+      </c>
+      <c r="F29" s="62">
+        <v>46003</v>
+      </c>
+      <c r="G29" s="63">
+        <v>14355.59</v>
+      </c>
+      <c r="H29" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I29" s="80" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" ht="63">
+      <c r="B30" s="86">
+        <v>23</v>
+      </c>
+      <c r="C30" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="56" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F30" s="62">
+        <v>46003</v>
+      </c>
+      <c r="G30" s="63">
+        <v>28183.51</v>
+      </c>
+      <c r="H30" s="62" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I30" s="80" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="31" spans="2:9" ht="252">
+      <c r="B31" s="86">
+        <v>24</v>
+      </c>
+      <c r="C31" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F31" s="62">
+        <v>46002</v>
+      </c>
+      <c r="G31" s="63">
+        <v>4504271.5599999996</v>
+      </c>
+      <c r="H31" s="62" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I31" s="80" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="32" spans="2:9" ht="47.25">
+      <c r="B32" s="86">
+        <v>25</v>
+      </c>
+      <c r="C32" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="56" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F32" s="60">
+        <v>46001</v>
+      </c>
+      <c r="G32" s="66">
+        <v>98055.360000000001</v>
+      </c>
+      <c r="H32" s="60" t="s">
+        <v>987</v>
+      </c>
+      <c r="I32" s="87" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="33" spans="2:9" ht="47.25">
+      <c r="B33" s="86">
+        <v>26</v>
+      </c>
+      <c r="C33" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F33" s="62">
+        <v>46000</v>
+      </c>
+      <c r="G33" s="63">
+        <v>231460.42</v>
+      </c>
+      <c r="H33" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I33" s="80" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" ht="157.5">
+      <c r="B34" s="86">
+        <v>27</v>
+      </c>
+      <c r="C34" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F34" s="62">
+        <v>46000</v>
+      </c>
+      <c r="G34" s="59">
+        <v>1047231.25</v>
+      </c>
+      <c r="H34" s="62" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I34" s="80" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" ht="141.75">
+      <c r="B35" s="86">
+        <v>28</v>
+      </c>
+      <c r="C35" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="56" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F35" s="62">
+        <v>46000</v>
+      </c>
+      <c r="G35" s="59">
+        <v>822141.25</v>
+      </c>
+      <c r="H35" s="62" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I35" s="80" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" ht="157.5">
+      <c r="B36" s="86">
+        <v>29</v>
+      </c>
+      <c r="C36" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>1385</v>
+      </c>
+      <c r="F36" s="62">
+        <v>46000</v>
+      </c>
+      <c r="G36" s="59">
+        <v>1087747.45</v>
+      </c>
+      <c r="H36" s="62" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I36" s="80" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="37" spans="2:9" ht="141.75">
+      <c r="B37" s="86">
+        <v>30</v>
+      </c>
+      <c r="C37" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F37" s="62">
+        <v>46000</v>
+      </c>
+      <c r="G37" s="59">
+        <v>873236.68</v>
+      </c>
+      <c r="H37" s="62" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I37" s="80" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" ht="47.25">
+      <c r="B38" s="86">
+        <v>31</v>
+      </c>
+      <c r="C38" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D38" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F38" s="62">
+        <v>46000</v>
+      </c>
+      <c r="G38" s="59">
+        <v>456969.6</v>
+      </c>
+      <c r="H38" s="62" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I38" s="80" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="39" spans="2:9" ht="47.25">
+      <c r="B39" s="86">
+        <v>32</v>
+      </c>
+      <c r="C39" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D39" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F39" s="62">
+        <v>45999</v>
+      </c>
+      <c r="G39" s="63">
+        <v>4902660.12</v>
+      </c>
+      <c r="H39" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I39" s="80" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="40" spans="2:9" ht="47.25">
+      <c r="B40" s="86">
+        <v>33</v>
+      </c>
+      <c r="C40" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="56" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F40" s="62">
+        <v>45996</v>
+      </c>
+      <c r="G40" s="63">
+        <v>122342</v>
+      </c>
+      <c r="H40" s="62" t="s">
+        <v>771</v>
+      </c>
+      <c r="I40" s="80" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="41" spans="2:9" ht="47.25">
+      <c r="B41" s="86">
+        <v>34</v>
+      </c>
+      <c r="C41" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="56" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F41" s="62">
+        <v>45995</v>
+      </c>
+      <c r="G41" s="63">
+        <v>208558.8</v>
+      </c>
+      <c r="H41" s="62" t="s">
+        <v>916</v>
+      </c>
+      <c r="I41" s="80" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="42" spans="2:9" ht="78.75">
+      <c r="B42" s="86">
+        <v>35</v>
+      </c>
+      <c r="C42" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="56" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F42" s="62">
+        <v>45994</v>
+      </c>
+      <c r="G42" s="63">
+        <v>116739.61</v>
+      </c>
+      <c r="H42" s="62" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I42" s="80" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="43" spans="2:9" ht="63">
+      <c r="B43" s="86">
+        <v>36</v>
+      </c>
+      <c r="C43" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="56" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F43" s="58">
+        <v>45992</v>
+      </c>
+      <c r="G43" s="59">
+        <v>362742.92</v>
+      </c>
+      <c r="H43" s="56" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I43" s="80" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="44" spans="2:9" ht="47.25">
+      <c r="B44" s="86">
+        <v>37</v>
+      </c>
+      <c r="C44" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D44" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="56" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F44" s="62">
+        <v>45992</v>
+      </c>
+      <c r="G44" s="63">
+        <v>197164.08</v>
+      </c>
+      <c r="H44" s="62" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I44" s="80" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="45" spans="2:9" ht="47.25">
+      <c r="B45" s="86">
+        <v>38</v>
+      </c>
+      <c r="C45" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D45" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" s="56" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F45" s="62">
+        <v>45988</v>
+      </c>
+      <c r="G45" s="63">
+        <v>902280</v>
+      </c>
+      <c r="H45" s="62" t="s">
+        <v>747</v>
+      </c>
+      <c r="I45" s="80" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="46" spans="2:9" ht="47.25">
+      <c r="B46" s="86">
+        <v>39</v>
+      </c>
+      <c r="C46" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="56" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F46" s="65">
+        <v>45988</v>
+      </c>
+      <c r="G46" s="63">
+        <v>554888.43999999994</v>
+      </c>
+      <c r="H46" s="65" t="s">
+        <v>771</v>
+      </c>
+      <c r="I46" s="80" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="47" spans="2:9" ht="47.25">
+      <c r="B47" s="86">
+        <v>40</v>
+      </c>
+      <c r="C47" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="56" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F47" s="62">
+        <v>45987</v>
+      </c>
+      <c r="G47" s="63">
+        <v>1156152.3999999999</v>
+      </c>
+      <c r="H47" s="62" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I47" s="80" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="48" spans="2:9" ht="126">
+      <c r="B48" s="86">
+        <v>41</v>
+      </c>
+      <c r="C48" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="56" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F48" s="62">
+        <v>45986</v>
+      </c>
+      <c r="G48" s="59">
+        <v>690000</v>
+      </c>
+      <c r="H48" s="56" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I48" s="80" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="49" spans="2:9" ht="126">
+      <c r="B49" s="86">
+        <v>42</v>
+      </c>
+      <c r="C49" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D49" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="56" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F49" s="62">
+        <v>45986</v>
+      </c>
+      <c r="G49" s="63">
+        <v>2277384.4700000002</v>
+      </c>
+      <c r="H49" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I49" s="80" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="50" spans="2:9" ht="47.25">
+      <c r="B50" s="86">
+        <v>43</v>
+      </c>
+      <c r="C50" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="56" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F50" s="62">
+        <v>45986</v>
+      </c>
+      <c r="G50" s="63">
+        <v>187017.60000000001</v>
+      </c>
+      <c r="H50" s="60" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I50" s="87" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="51" spans="2:9" ht="63">
+      <c r="B51" s="86">
+        <v>44</v>
+      </c>
+      <c r="C51" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="56" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F51" s="65">
+        <v>45985</v>
+      </c>
+      <c r="G51" s="63">
+        <v>276726.40000000002</v>
+      </c>
+      <c r="H51" s="65" t="s">
+        <v>771</v>
+      </c>
+      <c r="I51" s="80" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="52" spans="2:9" ht="47.25">
+      <c r="B52" s="86">
+        <v>45</v>
+      </c>
+      <c r="C52" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D52" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="56" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F52" s="62">
+        <v>45982</v>
+      </c>
+      <c r="G52" s="63">
+        <v>243288</v>
+      </c>
+      <c r="H52" s="62" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I52" s="80" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="53" spans="2:9" ht="47.25">
+      <c r="B53" s="86">
+        <v>46</v>
+      </c>
+      <c r="C53" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="56" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F53" s="62">
+        <v>45981</v>
+      </c>
+      <c r="G53" s="63">
+        <v>83455.5</v>
+      </c>
+      <c r="H53" s="62" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I53" s="80" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="54" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B54" s="86">
+        <v>47</v>
+      </c>
+      <c r="C54" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="56" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F54" s="62">
+        <v>45981</v>
+      </c>
+      <c r="G54" s="59">
+        <v>422899.56</v>
+      </c>
+      <c r="H54" s="56" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I54" s="80" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="55" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B55" s="86">
+        <v>48</v>
+      </c>
+      <c r="C55" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D55" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="56" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F55" s="62">
+        <v>45981</v>
+      </c>
+      <c r="G55" s="63">
+        <v>687626.26</v>
+      </c>
+      <c r="H55" s="62" t="s">
+        <v>1202</v>
+      </c>
+      <c r="I55" s="80" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="56" spans="2:9" ht="55.5" customHeight="1">
+      <c r="B56" s="86">
+        <v>49</v>
+      </c>
+      <c r="C56" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="56" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F56" s="62">
+        <v>45980</v>
+      </c>
+      <c r="G56" s="59">
+        <v>451540.13</v>
+      </c>
+      <c r="H56" s="56" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I56" s="80" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="57" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B57" s="86">
+        <v>50</v>
+      </c>
+      <c r="C57" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="56" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F57" s="62">
+        <v>45980</v>
+      </c>
+      <c r="G57" s="59">
+        <v>594336</v>
+      </c>
+      <c r="H57" s="56" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I57" s="80" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="58" spans="2:9" ht="78" customHeight="1">
+      <c r="B58" s="86">
+        <v>51</v>
+      </c>
+      <c r="C58" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="56" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F58" s="62">
+        <v>45980</v>
+      </c>
+      <c r="G58" s="63">
+        <v>189999.99</v>
+      </c>
+      <c r="H58" s="62" t="s">
+        <v>1189</v>
+      </c>
+      <c r="I58" s="80" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="59" spans="2:9" ht="63">
+      <c r="B59" s="86">
+        <v>52</v>
+      </c>
+      <c r="C59" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="56" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F59" s="62">
+        <v>45980</v>
+      </c>
+      <c r="G59" s="63">
+        <v>456084</v>
+      </c>
+      <c r="H59" s="62" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I59" s="80" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="60" spans="2:9" ht="63">
+      <c r="B60" s="86">
+        <v>53</v>
+      </c>
+      <c r="C60" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="56" t="s">
+        <v>1271</v>
+      </c>
+      <c r="F60" s="58">
+        <v>45979</v>
+      </c>
+      <c r="G60" s="59">
+        <v>435455.19</v>
+      </c>
+      <c r="H60" s="56" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I60" s="80" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="61" spans="2:9" ht="63">
+      <c r="B61" s="86">
+        <v>54</v>
+      </c>
+      <c r="C61" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="56" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F61" s="62">
+        <v>45979</v>
+      </c>
+      <c r="G61" s="63">
+        <v>170864</v>
+      </c>
+      <c r="H61" s="56" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I61" s="80" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="62" spans="2:9" ht="66" customHeight="1">
+      <c r="B62" s="86">
+        <v>55</v>
+      </c>
+      <c r="C62" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="56" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F62" s="65">
+        <v>45978</v>
+      </c>
+      <c r="G62" s="59">
+        <v>75522</v>
+      </c>
+      <c r="H62" s="65" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I62" s="88" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="63" spans="2:9" ht="47.25">
+      <c r="B63" s="86">
+        <v>56</v>
+      </c>
+      <c r="C63" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="D63" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="56" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F63" s="62">
+        <v>45978</v>
+      </c>
+      <c r="G63" s="63">
+        <v>114642.35</v>
+      </c>
+      <c r="H63" s="62" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I63" s="80" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="64" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B64" s="86">
+        <v>57</v>
+      </c>
+      <c r="C64" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="56" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F64" s="62">
+        <v>45975</v>
+      </c>
+      <c r="G64" s="63">
+        <v>165733.28</v>
+      </c>
+      <c r="H64" s="62" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I64" s="80" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="65" spans="2:9" ht="47.25">
+      <c r="B65" s="86">
+        <v>58</v>
+      </c>
+      <c r="C65" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D65" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="56" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F65" s="62">
+        <v>45975</v>
+      </c>
+      <c r="G65" s="63">
+        <v>108302.5</v>
+      </c>
+      <c r="H65" s="62" t="s">
+        <v>1193</v>
+      </c>
+      <c r="I65" s="80" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="66" spans="2:9" ht="47.25">
+      <c r="B66" s="86">
+        <v>59</v>
+      </c>
+      <c r="C66" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D66" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="56" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F66" s="62">
+        <v>45975</v>
+      </c>
+      <c r="G66" s="63">
+        <v>454874.31</v>
+      </c>
+      <c r="H66" s="62" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I66" s="80" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="67" spans="2:9" ht="47.25">
+      <c r="B67" s="86">
+        <v>60</v>
+      </c>
+      <c r="C67" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D67" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="56" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F67" s="58">
+        <v>45975</v>
+      </c>
+      <c r="G67" s="63">
+        <v>399186.4</v>
+      </c>
+      <c r="H67" s="63" t="s">
+        <v>987</v>
+      </c>
+      <c r="I67" s="80" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="68" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B68" s="86">
+        <v>61</v>
+      </c>
+      <c r="C68" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="56" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F68" s="58">
+        <v>45975</v>
+      </c>
+      <c r="G68" s="63">
+        <v>100917.72</v>
+      </c>
+      <c r="H68" s="63" t="s">
+        <v>987</v>
+      </c>
+      <c r="I68" s="80" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="69" spans="2:9" ht="49.5" customHeight="1">
+      <c r="B69" s="86">
+        <v>62</v>
+      </c>
+      <c r="C69" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="56" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F69" s="62">
+        <v>45975</v>
+      </c>
+      <c r="G69" s="66">
+        <v>152520</v>
+      </c>
+      <c r="H69" s="60" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I69" s="87" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="70" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B70" s="86">
+        <v>63</v>
+      </c>
+      <c r="C70" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="56" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F70" s="62">
+        <v>45974</v>
+      </c>
+      <c r="G70" s="63">
+        <v>244388.81</v>
+      </c>
+      <c r="H70" s="62" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I70" s="80" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="71" spans="2:9" ht="51" customHeight="1">
+      <c r="B71" s="86">
+        <v>64</v>
+      </c>
+      <c r="C71" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D71" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="56" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F71" s="62">
+        <v>45974</v>
+      </c>
+      <c r="G71" s="59">
+        <v>176550.17</v>
+      </c>
+      <c r="H71" s="62" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I71" s="80" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="72" spans="2:9" ht="47.25">
+      <c r="B72" s="86">
+        <v>65</v>
+      </c>
+      <c r="C72" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D72" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="56" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F72" s="62">
+        <v>45973</v>
+      </c>
+      <c r="G72" s="63">
+        <v>484067.73</v>
+      </c>
+      <c r="H72" s="62" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I72" s="80" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="73" spans="2:9" ht="47.25">
+      <c r="B73" s="86">
+        <v>66</v>
+      </c>
+      <c r="C73" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="56" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F73" s="65">
+        <v>45973</v>
+      </c>
+      <c r="G73" s="59">
+        <v>44300</v>
+      </c>
+      <c r="H73" s="65" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I73" s="80" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="74" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B74" s="86">
+        <v>67</v>
+      </c>
+      <c r="C74" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="56" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F74" s="65">
+        <v>45973</v>
+      </c>
+      <c r="G74" s="63">
+        <v>142020</v>
+      </c>
+      <c r="H74" s="65" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I74" s="80" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="75" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B75" s="86">
+        <v>68</v>
+      </c>
+      <c r="C75" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="56" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F75" s="65">
+        <v>45973</v>
+      </c>
+      <c r="G75" s="63">
+        <v>151200</v>
+      </c>
+      <c r="H75" s="65" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I75" s="80" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="76" spans="2:9" ht="47.25">
+      <c r="B76" s="86">
+        <v>69</v>
+      </c>
+      <c r="C76" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D76" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="56" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F76" s="62">
+        <v>45973</v>
+      </c>
+      <c r="G76" s="63">
+        <v>289578.23999999999</v>
+      </c>
+      <c r="H76" s="62" t="s">
+        <v>771</v>
+      </c>
+      <c r="I76" s="80" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="77" spans="2:9" ht="47.25">
+      <c r="B77" s="86">
+        <v>70</v>
+      </c>
+      <c r="C77" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D77" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" s="56" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F77" s="62">
+        <v>45973</v>
+      </c>
+      <c r="G77" s="63">
+        <v>33087</v>
+      </c>
+      <c r="H77" s="62" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I77" s="80" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="78" spans="2:9" ht="63.75" customHeight="1">
+      <c r="B78" s="86">
+        <v>71</v>
+      </c>
+      <c r="C78" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D78" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="56" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F78" s="62">
+        <v>45973</v>
+      </c>
+      <c r="G78" s="63">
+        <v>2775</v>
+      </c>
+      <c r="H78" s="62" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I78" s="80" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="79" spans="2:9" ht="47.25">
+      <c r="B79" s="86">
+        <v>72</v>
+      </c>
+      <c r="C79" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D79" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="56" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F79" s="58">
+        <v>45968</v>
+      </c>
+      <c r="G79" s="63">
+        <v>134388</v>
+      </c>
+      <c r="H79" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I79" s="80" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="80" spans="2:9" ht="47.25">
+      <c r="B80" s="86">
+        <v>73</v>
+      </c>
+      <c r="C80" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D80" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="56" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F80" s="62">
+        <v>45967</v>
+      </c>
+      <c r="G80" s="63">
+        <v>255126.6</v>
+      </c>
+      <c r="H80" s="56" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I80" s="80" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="81" spans="2:9" ht="47.25">
+      <c r="B81" s="86">
+        <v>74</v>
+      </c>
+      <c r="C81" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D81" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="56" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F81" s="62">
+        <v>45967</v>
+      </c>
+      <c r="G81" s="63">
+        <v>41880</v>
+      </c>
+      <c r="H81" s="62" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I81" s="80" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="82" spans="2:9" ht="63">
+      <c r="B82" s="86">
+        <v>75</v>
+      </c>
+      <c r="C82" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="D82" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="56" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F82" s="62">
+        <v>45965</v>
+      </c>
+      <c r="G82" s="59">
+        <v>154549.5</v>
+      </c>
+      <c r="H82" s="62" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I82" s="80" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="83" spans="2:9" ht="65.25" customHeight="1">
+      <c r="B83" s="86">
+        <v>76</v>
+      </c>
+      <c r="C83" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="D83" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="56" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F83" s="62">
+        <v>45965</v>
+      </c>
+      <c r="G83" s="59">
+        <v>186345</v>
+      </c>
+      <c r="H83" s="62" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I83" s="80" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="84" spans="2:9" ht="63">
+      <c r="B84" s="86">
+        <v>77</v>
+      </c>
+      <c r="C84" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D84" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E84" s="56" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F84" s="62">
+        <v>45965</v>
+      </c>
+      <c r="G84" s="63">
+        <v>315000</v>
+      </c>
+      <c r="H84" s="62" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I84" s="80" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="85" spans="2:9" ht="67.5" customHeight="1">
+      <c r="B85" s="86">
+        <v>78</v>
+      </c>
+      <c r="C85" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="61" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F85" s="62">
+        <v>45964</v>
+      </c>
+      <c r="G85" s="63">
+        <v>9795121.8000000007</v>
+      </c>
+      <c r="H85" s="62" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I85" s="80" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="86" spans="2:9" ht="47.25">
+      <c r="B86" s="86">
+        <v>79</v>
+      </c>
+      <c r="C86" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D86" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="56" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F86" s="62">
+        <v>45960</v>
+      </c>
+      <c r="G86" s="63">
+        <v>779820</v>
+      </c>
+      <c r="H86" s="62" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I86" s="80" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="87" spans="2:9" ht="110.25">
+      <c r="B87" s="86">
+        <v>80</v>
+      </c>
+      <c r="C87" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D87" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="56" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F87" s="62">
+        <v>45960</v>
+      </c>
+      <c r="G87" s="63">
+        <v>6642957.4299999997</v>
+      </c>
+      <c r="H87" s="62" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I87" s="80" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="88" spans="2:9" ht="47.25">
+      <c r="B88" s="86">
+        <v>81</v>
+      </c>
+      <c r="C88" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D88" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="56" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F88" s="62">
+        <v>45959</v>
+      </c>
+      <c r="G88" s="59">
+        <v>691445.75</v>
+      </c>
+      <c r="H88" s="56" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I88" s="80" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="89" spans="2:9" ht="87.75" customHeight="1">
+      <c r="B89" s="86">
+        <v>82</v>
+      </c>
+      <c r="C89" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D89" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="56" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F89" s="62">
+        <v>45958</v>
+      </c>
+      <c r="G89" s="63">
+        <v>228331.07</v>
+      </c>
+      <c r="H89" s="62" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I89" s="80" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="90" spans="2:9" ht="47.25">
+      <c r="B90" s="86">
+        <v>83</v>
+      </c>
+      <c r="C90" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D90" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" s="56" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F90" s="62">
+        <v>45958</v>
+      </c>
+      <c r="G90" s="63">
+        <v>62238</v>
+      </c>
+      <c r="H90" s="62" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I90" s="80" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="91" spans="2:9" ht="47.25">
+      <c r="B91" s="86">
+        <v>84</v>
+      </c>
+      <c r="C91" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="56" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F91" s="65">
+        <v>45957</v>
+      </c>
+      <c r="G91" s="59">
+        <v>1101483.42</v>
+      </c>
+      <c r="H91" s="65" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I91" s="80" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="92" spans="2:9" ht="63">
+      <c r="B92" s="86">
+        <v>85</v>
+      </c>
+      <c r="C92" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="56" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F92" s="62">
+        <v>45957</v>
+      </c>
+      <c r="G92" s="63">
+        <v>3665400</v>
+      </c>
+      <c r="H92" s="62" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I92" s="80" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="93" spans="2:9" ht="59.25" customHeight="1">
+      <c r="B93" s="86">
+        <v>86</v>
+      </c>
+      <c r="C93" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="56" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F93" s="62">
+        <v>45954</v>
+      </c>
+      <c r="G93" s="59">
+        <v>107280</v>
+      </c>
+      <c r="H93" s="62" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I93" s="80" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="94" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B94" s="86">
+        <v>87</v>
+      </c>
+      <c r="C94" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" s="56" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F94" s="62">
+        <v>45954</v>
+      </c>
+      <c r="G94" s="59">
+        <v>46580</v>
+      </c>
+      <c r="H94" s="62" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I94" s="80" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="95" spans="2:9" ht="110.25">
+      <c r="B95" s="86">
+        <v>88</v>
+      </c>
+      <c r="C95" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="56" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F95" s="62">
+        <v>45954</v>
+      </c>
+      <c r="G95" s="63">
+        <v>979025</v>
+      </c>
+      <c r="H95" s="62" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I95" s="80" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="96" spans="2:9" ht="83.25" customHeight="1">
+      <c r="B96" s="86">
+        <v>89</v>
+      </c>
+      <c r="C96" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" s="56" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F96" s="62">
+        <v>45954</v>
+      </c>
+      <c r="G96" s="66">
+        <v>35866.800000000003</v>
+      </c>
+      <c r="H96" s="62" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I96" s="80" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="97" spans="2:9" ht="63">
+      <c r="B97" s="86">
+        <v>90</v>
+      </c>
+      <c r="C97" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D97" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" s="56" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F97" s="62">
+        <v>45954</v>
+      </c>
+      <c r="G97" s="63">
+        <v>72375.66</v>
+      </c>
+      <c r="H97" s="62" t="s">
+        <v>1209</v>
+      </c>
+      <c r="I97" s="80" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="98" spans="2:9" ht="60.75" customHeight="1">
+      <c r="B98" s="86">
+        <v>91</v>
+      </c>
+      <c r="C98" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D98" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" s="57" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F98" s="62">
+        <v>45954</v>
+      </c>
+      <c r="G98" s="59">
+        <v>197256.33</v>
+      </c>
+      <c r="H98" s="62" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I98" s="80" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="99" spans="2:9" ht="47.25">
+      <c r="B99" s="86">
+        <v>92</v>
+      </c>
+      <c r="C99" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" s="56" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F99" s="62">
+        <v>45953</v>
+      </c>
+      <c r="G99" s="59">
+        <v>66765</v>
+      </c>
+      <c r="H99" s="62" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I99" s="80" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="100" spans="2:9" ht="47.25">
+      <c r="B100" s="86">
+        <v>93</v>
+      </c>
+      <c r="C100" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D100" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="56" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F100" s="62">
+        <v>45953</v>
+      </c>
+      <c r="G100" s="63">
+        <v>524071.5</v>
+      </c>
+      <c r="H100" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I100" s="80" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="101" spans="2:9" ht="47.25">
+      <c r="B101" s="86">
+        <v>94</v>
+      </c>
+      <c r="C101" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D101" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" s="56" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F101" s="62">
+        <v>45953</v>
+      </c>
+      <c r="G101" s="63">
+        <v>65989.009999999995</v>
+      </c>
+      <c r="H101" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I101" s="80" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="102" spans="2:9" ht="47.25">
+      <c r="B102" s="86">
+        <v>95</v>
+      </c>
+      <c r="C102" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D102" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="56" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F102" s="62">
+        <v>45953</v>
+      </c>
+      <c r="G102" s="66">
+        <v>787826</v>
+      </c>
+      <c r="H102" s="62" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I102" s="80" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="103" spans="2:9" ht="47.25">
+      <c r="B103" s="86">
+        <v>96</v>
+      </c>
+      <c r="C103" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D103" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="56" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F103" s="62">
+        <v>45953</v>
+      </c>
+      <c r="G103" s="66">
+        <v>268725.59999999998</v>
+      </c>
+      <c r="H103" s="62" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I103" s="80" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="104" spans="2:9" ht="47.25">
+      <c r="B104" s="86">
+        <v>97</v>
+      </c>
+      <c r="C104" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" s="56" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F104" s="58">
+        <v>45952</v>
+      </c>
+      <c r="G104" s="59">
+        <v>695403.87</v>
+      </c>
+      <c r="H104" s="56" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I104" s="80" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="105" spans="2:9" ht="63">
+      <c r="B105" s="86">
+        <v>98</v>
+      </c>
+      <c r="C105" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" s="56" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F105" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G105" s="63">
+        <v>1698500</v>
+      </c>
+      <c r="H105" s="62" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I105" s="80" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="106" spans="2:9" ht="47.25">
+      <c r="B106" s="86">
+        <v>99</v>
+      </c>
+      <c r="C106" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D106" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" s="56" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F106" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G106" s="63">
+        <v>95954.76</v>
+      </c>
+      <c r="H106" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I106" s="80" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="107" spans="2:9" ht="47.25">
+      <c r="B107" s="86">
+        <v>100</v>
+      </c>
+      <c r="C107" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D107" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" s="56" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F107" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G107" s="63">
+        <v>21564.36</v>
+      </c>
+      <c r="H107" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I107" s="80" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="108" spans="2:9" ht="47.25">
+      <c r="B108" s="86">
+        <v>101</v>
+      </c>
+      <c r="C108" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D108" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" s="56" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F108" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G108" s="63">
+        <v>26966.52</v>
+      </c>
+      <c r="H108" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I108" s="80" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="109" spans="2:9" ht="47.25">
+      <c r="B109" s="86">
+        <v>102</v>
+      </c>
+      <c r="C109" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D109" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" s="56" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F109" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G109" s="63">
+        <v>26568</v>
+      </c>
+      <c r="H109" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I109" s="80" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="110" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B110" s="86">
+        <v>103</v>
+      </c>
+      <c r="C110" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D110" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" s="56" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F110" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G110" s="63">
+        <v>242000</v>
+      </c>
+      <c r="H110" s="62" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I110" s="80" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="111" spans="2:9" ht="61.5" customHeight="1">
+      <c r="B111" s="86">
+        <v>104</v>
+      </c>
+      <c r="C111" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D111" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" s="56" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F111" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G111" s="66">
+        <v>86100</v>
+      </c>
+      <c r="H111" s="62" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I111" s="80" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="112" spans="2:9" ht="47.25">
+      <c r="B112" s="86">
+        <v>105</v>
+      </c>
+      <c r="C112" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D112" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="56" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F112" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G112" s="63">
+        <v>5737691.9199999999</v>
+      </c>
+      <c r="H112" s="62" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I112" s="80" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="113" spans="2:9" ht="110.25">
+      <c r="B113" s="86">
+        <v>106</v>
+      </c>
+      <c r="C113" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="D113" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="56" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F113" s="75">
+        <v>45952</v>
+      </c>
+      <c r="G113" s="81">
+        <v>4353648.4800000004</v>
+      </c>
+      <c r="H113" s="68" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I113" s="80" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="114" spans="2:9" ht="47.25">
+      <c r="B114" s="86">
+        <v>107</v>
+      </c>
+      <c r="C114" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D114" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" s="56" t="s">
+        <v>789</v>
+      </c>
+      <c r="F114" s="62">
+        <v>45952</v>
+      </c>
+      <c r="G114" s="66">
+        <v>512994.87</v>
+      </c>
+      <c r="H114" s="62" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I114" s="89" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="115" spans="2:9" ht="47.25">
+      <c r="B115" s="86">
+        <v>108</v>
+      </c>
+      <c r="C115" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D115" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" s="56" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F115" s="62">
+        <v>45951</v>
+      </c>
+      <c r="G115" s="63">
+        <v>328437.02</v>
+      </c>
+      <c r="H115" s="62" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I115" s="80" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="116" spans="2:9" ht="78.75">
+      <c r="B116" s="86">
+        <v>109</v>
+      </c>
+      <c r="C116" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D116" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" s="56" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F116" s="62">
+        <v>45947</v>
+      </c>
+      <c r="G116" s="63">
+        <v>318883.05</v>
+      </c>
+      <c r="H116" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I116" s="80" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="117" spans="2:9" ht="110.25">
+      <c r="B117" s="86">
+        <v>110</v>
+      </c>
+      <c r="C117" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D117" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" s="56" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F117" s="62">
+        <v>45947</v>
+      </c>
+      <c r="G117" s="63">
+        <v>51660</v>
+      </c>
+      <c r="H117" s="62" t="s">
+        <v>1173</v>
+      </c>
+      <c r="I117" s="80" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="118" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B118" s="86">
+        <v>111</v>
+      </c>
+      <c r="C118" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D118" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" s="57" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F118" s="62">
+        <v>45947</v>
+      </c>
+      <c r="G118" s="59">
+        <v>136760.45000000001</v>
+      </c>
+      <c r="H118" s="62" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I118" s="80" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="119" spans="2:9" ht="63">
+      <c r="B119" s="86">
+        <v>112</v>
+      </c>
+      <c r="C119" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D119" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" s="56" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F119" s="58">
+        <v>45946</v>
+      </c>
+      <c r="G119" s="59">
+        <v>55900</v>
+      </c>
+      <c r="H119" s="56" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I119" s="80" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="120" spans="2:9" ht="63">
+      <c r="B120" s="86">
+        <v>113</v>
+      </c>
+      <c r="C120" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" s="56" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F120" s="58">
+        <v>45946</v>
+      </c>
+      <c r="G120" s="59">
+        <v>59800</v>
+      </c>
+      <c r="H120" s="56" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I120" s="80" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="121" spans="2:9" ht="47.25">
+      <c r="B121" s="86">
+        <v>114</v>
+      </c>
+      <c r="C121" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D121" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" s="56" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F121" s="58">
+        <v>45946</v>
+      </c>
+      <c r="G121" s="59">
+        <v>15900</v>
+      </c>
+      <c r="H121" s="56" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I121" s="80" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="122" spans="2:9" ht="63">
+      <c r="B122" s="86">
+        <v>115</v>
+      </c>
+      <c r="C122" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D122" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" s="56" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F122" s="60">
+        <v>45946</v>
+      </c>
+      <c r="G122" s="63">
+        <v>31884</v>
+      </c>
+      <c r="H122" s="62" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I122" s="87" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="123" spans="2:9" ht="63">
+      <c r="B123" s="86">
+        <v>116</v>
+      </c>
+      <c r="C123" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D123" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" s="56" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F123" s="60">
+        <v>45946</v>
+      </c>
+      <c r="G123" s="63">
+        <v>19718</v>
+      </c>
+      <c r="H123" s="62" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I123" s="87" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="124" spans="2:9" ht="63">
+      <c r="B124" s="86">
+        <v>117</v>
+      </c>
+      <c r="C124" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D124" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" s="56" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F124" s="60">
+        <v>45946</v>
+      </c>
+      <c r="G124" s="63">
+        <v>43312</v>
+      </c>
+      <c r="H124" s="62" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I124" s="87" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="125" spans="2:9" ht="63">
+      <c r="B125" s="86">
+        <v>118</v>
+      </c>
+      <c r="C125" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D125" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" s="56" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F125" s="60">
+        <v>45946</v>
+      </c>
+      <c r="G125" s="63">
+        <v>12898</v>
+      </c>
+      <c r="H125" s="62" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I125" s="87" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="126" spans="2:9" ht="47.25">
+      <c r="B126" s="86">
+        <v>119</v>
+      </c>
+      <c r="C126" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D126" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" s="56" t="s">
+        <v>1251</v>
+      </c>
+      <c r="F126" s="62">
+        <v>45946</v>
+      </c>
+      <c r="G126" s="63">
+        <v>189420</v>
+      </c>
+      <c r="H126" s="62" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I126" s="80" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="127" spans="2:9" ht="47.25">
+      <c r="B127" s="86">
+        <v>120</v>
+      </c>
+      <c r="C127" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="D127" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" s="56" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F127" s="58">
+        <v>45946</v>
+      </c>
+      <c r="G127" s="63">
+        <v>29940.66</v>
+      </c>
+      <c r="H127" s="62" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I127" s="80" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="128" spans="2:9" ht="60.75" customHeight="1">
+      <c r="B128" s="86">
+        <v>121</v>
+      </c>
+      <c r="C128" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="D128" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" s="56" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F128" s="75">
+        <v>45944</v>
+      </c>
+      <c r="G128" s="63">
+        <v>349957.66</v>
+      </c>
+      <c r="H128" s="62" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I128" s="80" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="129" spans="2:9" ht="47.25">
+      <c r="B129" s="86">
+        <v>122</v>
+      </c>
+      <c r="C129" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D129" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E129" s="56" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F129" s="62">
+        <v>45940</v>
+      </c>
+      <c r="G129" s="59">
+        <v>1397218.74</v>
+      </c>
+      <c r="H129" s="62" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I129" s="80" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="130" spans="2:9" ht="47.25">
+      <c r="B130" s="86">
+        <v>123</v>
+      </c>
+      <c r="C130" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D130" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="84" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F130" s="62">
+        <v>45937</v>
+      </c>
+      <c r="G130" s="63">
+        <v>2280413.9700000002</v>
+      </c>
+      <c r="H130" s="77" t="s">
+        <v>744</v>
+      </c>
+      <c r="I130" s="80" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="131" spans="2:9" ht="63">
+      <c r="B131" s="86">
+        <v>124</v>
+      </c>
+      <c r="C131" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D131" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" s="56" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F131" s="62">
+        <v>45937</v>
+      </c>
+      <c r="G131" s="63">
+        <v>484300.2</v>
+      </c>
+      <c r="H131" s="62" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I131" s="80" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="132" spans="2:9" ht="63">
+      <c r="B132" s="86">
+        <v>125</v>
+      </c>
+      <c r="C132" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D132" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E132" s="82" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F132" s="62">
+        <v>45937</v>
+      </c>
+      <c r="G132" s="83">
+        <v>326164.51</v>
+      </c>
+      <c r="H132" s="62" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I132" s="90" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="133" spans="2:9" ht="63">
+      <c r="B133" s="86">
+        <v>126</v>
+      </c>
+      <c r="C133" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D133" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E133" s="56" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F133" s="62">
+        <v>45936</v>
+      </c>
+      <c r="G133" s="66">
+        <v>342275.9</v>
+      </c>
+      <c r="H133" s="62" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I133" s="80" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="134" spans="2:9" ht="47.25">
+      <c r="B134" s="86">
+        <v>127</v>
+      </c>
+      <c r="C134" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D134" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E134" s="56" t="s">
+        <v>1263</v>
+      </c>
+      <c r="F134" s="62">
+        <v>45936</v>
+      </c>
+      <c r="G134" s="66">
+        <v>404670</v>
+      </c>
+      <c r="H134" s="62" t="s">
+        <v>916</v>
+      </c>
+      <c r="I134" s="80" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="135" spans="2:9" ht="63">
+      <c r="B135" s="86">
+        <v>128</v>
+      </c>
+      <c r="C135" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D135" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E135" s="56" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F135" s="62">
+        <v>45933</v>
+      </c>
+      <c r="G135" s="63">
+        <v>365310</v>
+      </c>
+      <c r="H135" s="62" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I135" s="80" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="136" spans="2:9" ht="110.25">
+      <c r="B136" s="86">
+        <v>129</v>
+      </c>
+      <c r="C136" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D136" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="56" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F136" s="62">
+        <v>45932</v>
+      </c>
+      <c r="G136" s="63">
+        <v>9048105.1400000006</v>
+      </c>
+      <c r="H136" s="62" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I136" s="80" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="137" spans="2:9" ht="126">
+      <c r="B137" s="86">
+        <v>130</v>
+      </c>
+      <c r="C137" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D137" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E137" s="56" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F137" s="60">
+        <v>45932</v>
+      </c>
+      <c r="G137" s="66">
+        <v>102729.60000000001</v>
+      </c>
+      <c r="H137" s="60" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I137" s="87" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="138" spans="2:9" ht="47.25">
+      <c r="B138" s="86">
+        <v>131</v>
+      </c>
+      <c r="C138" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D138" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="56" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F138" s="62">
+        <v>45932</v>
+      </c>
+      <c r="G138" s="59">
+        <v>42951.6</v>
+      </c>
+      <c r="H138" s="62" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I138" s="87" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="139" spans="2:9" ht="47.25">
+      <c r="B139" s="86">
+        <v>132</v>
+      </c>
+      <c r="C139" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D139" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" s="56" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F139" s="62">
+        <v>45932</v>
+      </c>
+      <c r="G139" s="59">
+        <v>80589.600000000006</v>
+      </c>
+      <c r="H139" s="62" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I139" s="87" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="140" spans="2:9" ht="63">
+      <c r="B140" s="86">
+        <v>133</v>
+      </c>
+      <c r="C140" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D140" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" s="56" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F140" s="62">
+        <v>45931</v>
+      </c>
+      <c r="G140" s="63">
+        <v>3322194.23</v>
+      </c>
+      <c r="H140" s="62" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I140" s="80" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="141" spans="2:9" ht="47.25">
+      <c r="B141" s="86">
+        <v>134</v>
+      </c>
+      <c r="C141" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D141" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" s="56" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F141" s="62">
+        <v>45931</v>
+      </c>
+      <c r="G141" s="63">
+        <v>276258</v>
+      </c>
+      <c r="H141" s="62" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I141" s="80" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="142" spans="2:9" ht="57" customHeight="1">
+      <c r="B142" s="86">
+        <v>135</v>
+      </c>
+      <c r="C142" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D142" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="56" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F142" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G142" s="59">
+        <v>233996</v>
+      </c>
+      <c r="H142" s="62" t="s">
+        <v>916</v>
+      </c>
+      <c r="I142" s="80" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="143" spans="2:9" ht="80.25" customHeight="1">
+      <c r="B143" s="86">
+        <v>136</v>
+      </c>
+      <c r="C143" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D143" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E143" s="56" t="s">
+        <v>942</v>
+      </c>
+      <c r="F143" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G143" s="63">
+        <v>314359.38</v>
+      </c>
+      <c r="H143" s="62" t="s">
+        <v>987</v>
+      </c>
+      <c r="I143" s="80" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="144" spans="2:9" ht="47.25">
+      <c r="B144" s="86">
+        <v>137</v>
+      </c>
+      <c r="C144" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D144" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E144" s="57" t="s">
+        <v>946</v>
+      </c>
+      <c r="F144" s="60">
+        <v>45930</v>
+      </c>
+      <c r="G144" s="66">
+        <v>425580</v>
+      </c>
+      <c r="H144" s="62" t="s">
+        <v>992</v>
+      </c>
+      <c r="I144" s="80" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="145" spans="2:9" ht="58.5" customHeight="1">
+      <c r="B145" s="86">
+        <v>138</v>
+      </c>
+      <c r="C145" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D145" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="56" t="s">
+        <v>885</v>
+      </c>
+      <c r="F145" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G145" s="63">
+        <v>4162591.84</v>
+      </c>
+      <c r="H145" s="62" t="s">
+        <v>887</v>
+      </c>
+      <c r="I145" s="80" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="146" spans="2:9" ht="149.25" customHeight="1">
+      <c r="B146" s="86">
+        <v>139</v>
+      </c>
+      <c r="C146" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D146" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="56" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F146" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G146" s="63">
+        <v>2004685.28</v>
+      </c>
+      <c r="H146" s="62" t="s">
+        <v>888</v>
+      </c>
+      <c r="I146" s="80" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="147" spans="2:9" ht="141.75">
+      <c r="B147" s="86">
+        <v>140</v>
+      </c>
+      <c r="C147" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D147" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="56" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F147" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G147" s="63">
+        <v>2295369.4500000002</v>
+      </c>
+      <c r="H147" s="62" t="s">
+        <v>889</v>
+      </c>
+      <c r="I147" s="80" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="148" spans="2:9" ht="63">
+      <c r="B148" s="86">
+        <v>141</v>
+      </c>
+      <c r="C148" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D148" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" s="56" t="s">
+        <v>963</v>
+      </c>
+      <c r="F148" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G148" s="66">
+        <v>831017.77</v>
+      </c>
+      <c r="H148" s="61" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I148" s="80" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="149" spans="2:9" ht="47.25">
+      <c r="B149" s="86">
+        <v>142</v>
+      </c>
+      <c r="C149" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D149" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" s="56" t="s">
+        <v>966</v>
+      </c>
+      <c r="F149" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G149" s="66">
+        <v>3250325.21</v>
+      </c>
+      <c r="H149" s="62" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I149" s="80" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="150" spans="2:9" ht="47.25">
+      <c r="B150" s="86">
+        <v>143</v>
+      </c>
+      <c r="C150" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D150" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E150" s="56" t="s">
+        <v>928</v>
+      </c>
+      <c r="F150" s="62">
+        <v>45930</v>
+      </c>
+      <c r="G150" s="63">
+        <v>99800</v>
+      </c>
+      <c r="H150" s="62" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I150" s="80" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="151" spans="2:9" ht="94.5">
+      <c r="B151" s="86">
+        <v>144</v>
+      </c>
+      <c r="C151" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E151" s="61" t="s">
+        <v>933</v>
+      </c>
+      <c r="F151" s="62">
+        <v>45925</v>
+      </c>
+      <c r="G151" s="63">
+        <v>4848444.29</v>
+      </c>
+      <c r="H151" s="62" t="s">
+        <v>982</v>
+      </c>
+      <c r="I151" s="80" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="152" spans="2:9" ht="54.75" customHeight="1">
+      <c r="B152" s="86">
+        <v>145</v>
+      </c>
+      <c r="C152" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D152" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E152" s="56" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F152" s="62">
+        <v>45925</v>
+      </c>
+      <c r="G152" s="63">
+        <v>107010</v>
+      </c>
+      <c r="H152" s="62" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I152" s="80" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="153" spans="2:9" ht="79.5" customHeight="1">
+      <c r="B153" s="86">
+        <v>146</v>
+      </c>
+      <c r="C153" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="D153" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" s="56" t="s">
+        <v>974</v>
+      </c>
+      <c r="F153" s="62">
+        <v>45925</v>
+      </c>
+      <c r="G153" s="59">
+        <v>44501.4</v>
+      </c>
+      <c r="H153" s="62" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I153" s="80" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="154" spans="2:9" ht="63">
+      <c r="B154" s="86">
+        <v>147</v>
+      </c>
+      <c r="C154" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="D154" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E154" s="56" t="s">
+        <v>975</v>
+      </c>
+      <c r="F154" s="62">
+        <v>45925</v>
+      </c>
+      <c r="G154" s="59">
+        <v>52525.919999999998</v>
+      </c>
+      <c r="H154" s="62" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I154" s="80" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="155" spans="2:9" ht="63">
+      <c r="B155" s="86">
+        <v>148</v>
+      </c>
+      <c r="C155" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="D155" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" s="56" t="s">
+        <v>976</v>
+      </c>
+      <c r="F155" s="62">
+        <v>45925</v>
+      </c>
+      <c r="G155" s="59">
+        <v>68738.06</v>
+      </c>
+      <c r="H155" s="62" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I155" s="80" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="156" spans="2:9" ht="66.75" customHeight="1">
+      <c r="B156" s="86">
+        <v>149</v>
+      </c>
+      <c r="C156" s="57" t="s">
+        <v>927</v>
+      </c>
+      <c r="D156" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="56" t="s">
+        <v>977</v>
+      </c>
+      <c r="F156" s="62">
+        <v>45925</v>
+      </c>
+      <c r="G156" s="59">
+        <v>45617.26</v>
+      </c>
+      <c r="H156" s="62" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I156" s="80" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="157" spans="2:9" ht="63">
+      <c r="B157" s="86">
+        <v>150</v>
+      </c>
+      <c r="C157" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D157" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" s="56" t="s">
+        <v>622</v>
+      </c>
+      <c r="F157" s="62">
+        <v>45924</v>
+      </c>
+      <c r="G157" s="63">
+        <v>197787</v>
+      </c>
+      <c r="H157" s="56" t="s">
+        <v>878</v>
+      </c>
+      <c r="I157" s="80" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="158" spans="2:9" ht="47.25">
+      <c r="B158" s="86">
+        <v>151</v>
+      </c>
+      <c r="C158" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D158" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" s="56" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F158" s="62">
+        <v>45924</v>
+      </c>
+      <c r="G158" s="63">
+        <v>183000</v>
+      </c>
+      <c r="H158" s="62" t="s">
+        <v>990</v>
+      </c>
+      <c r="I158" s="80" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="159" spans="2:9" ht="47.25">
+      <c r="B159" s="86">
+        <v>152</v>
+      </c>
+      <c r="C159" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D159" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="56" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F159" s="62">
+        <v>45924</v>
+      </c>
+      <c r="G159" s="63">
+        <v>158000.01</v>
+      </c>
+      <c r="H159" s="62" t="s">
+        <v>991</v>
+      </c>
+      <c r="I159" s="80" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="160" spans="2:9" ht="63">
+      <c r="B160" s="86">
+        <v>153</v>
+      </c>
+      <c r="C160" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D160" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" s="56" t="s">
+        <v>960</v>
+      </c>
+      <c r="F160" s="62">
+        <v>45924</v>
+      </c>
+      <c r="G160" s="63">
+        <v>5499227.8899999997</v>
+      </c>
+      <c r="H160" s="62" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I160" s="80" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="161" spans="2:9" ht="47.25">
+      <c r="B161" s="86">
+        <v>154</v>
+      </c>
+      <c r="C161" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D161" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="56" t="s">
+        <v>941</v>
+      </c>
+      <c r="F161" s="62">
+        <v>45923</v>
+      </c>
+      <c r="G161" s="63">
+        <v>51840</v>
+      </c>
+      <c r="H161" s="62" t="s">
+        <v>872</v>
+      </c>
+      <c r="I161" s="80" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="162" spans="2:9" ht="45" customHeight="1">
+      <c r="B162" s="86">
+        <v>155</v>
+      </c>
+      <c r="C162" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D162" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" s="56" t="s">
+        <v>944</v>
+      </c>
+      <c r="F162" s="62">
+        <v>45923</v>
+      </c>
+      <c r="G162" s="63">
+        <v>295200</v>
+      </c>
+      <c r="H162" s="62" t="s">
+        <v>989</v>
+      </c>
+      <c r="I162" s="80" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="163" spans="2:9" ht="47.25">
+      <c r="B163" s="86">
+        <v>156</v>
+      </c>
+      <c r="C163" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D163" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E163" s="56" t="s">
+        <v>957</v>
+      </c>
+      <c r="F163" s="60">
+        <v>45923</v>
+      </c>
+      <c r="G163" s="66">
+        <v>188817.3</v>
+      </c>
+      <c r="H163" s="62" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I163" s="80" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="164" spans="2:9" ht="47.25">
+      <c r="B164" s="86">
+        <v>157</v>
+      </c>
+      <c r="C164" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E164" s="56" t="s">
+        <v>959</v>
+      </c>
+      <c r="F164" s="62">
+        <v>45923</v>
+      </c>
+      <c r="G164" s="63">
+        <v>579999.99</v>
+      </c>
+      <c r="H164" s="62" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I164" s="80" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="165" spans="2:9" ht="65.25" customHeight="1">
+      <c r="B165" s="86">
+        <v>158</v>
+      </c>
+      <c r="C165" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="D165" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E165" s="56" t="s">
+        <v>949</v>
+      </c>
+      <c r="F165" s="62">
+        <v>45922</v>
+      </c>
+      <c r="G165" s="63">
+        <v>305431.14</v>
+      </c>
+      <c r="H165" s="62" t="s">
         <v>996</v>
       </c>
-      <c r="F29" s="62">
-[...22 lines deleted...]
-      <c r="E30" s="56" t="s">
+      <c r="I165" s="80" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="166" spans="2:9" ht="63">
+      <c r="B166" s="86">
+        <v>159</v>
+      </c>
+      <c r="C166" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D166" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" s="56" t="s">
+        <v>937</v>
+      </c>
+      <c r="F166" s="62">
+        <v>45919</v>
+      </c>
+      <c r="G166" s="63">
+        <v>489401.58</v>
+      </c>
+      <c r="H166" s="56" t="s">
+        <v>984</v>
+      </c>
+      <c r="I166" s="80" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="167" spans="2:9" ht="47.25">
+      <c r="B167" s="86">
+        <v>160</v>
+      </c>
+      <c r="C167" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D167" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E167" s="56" t="s">
+        <v>940</v>
+      </c>
+      <c r="F167" s="62">
+        <v>45919</v>
+      </c>
+      <c r="G167" s="63">
+        <v>2779800</v>
+      </c>
+      <c r="H167" s="62" t="s">
         <v>986</v>
       </c>
-      <c r="F30" s="62">
-[...3575 lines deleted...]
-      <c r="B168" s="56">
+      <c r="I167" s="80" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="168" spans="2:9" ht="47.25">
+      <c r="B168" s="86">
         <v>161</v>
       </c>
       <c r="C168" s="57" t="s">
         <v>152</v>
       </c>
-      <c r="D168" s="93" t="s">
+      <c r="D168" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E168" s="56" t="s">
+        <v>915</v>
+      </c>
+      <c r="F168" s="58">
+        <v>45919</v>
+      </c>
+      <c r="G168" s="63">
+        <v>355957</v>
+      </c>
+      <c r="H168" s="62" t="s">
+        <v>916</v>
+      </c>
+      <c r="I168" s="80" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="169" spans="2:9" ht="47.25">
+      <c r="B169" s="86">
+        <v>162</v>
+      </c>
+      <c r="C169" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D169" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E169" s="56" t="s">
+        <v>938</v>
+      </c>
+      <c r="F169" s="62">
+        <v>45918</v>
+      </c>
+      <c r="G169" s="63">
+        <v>321030</v>
+      </c>
+      <c r="H169" s="77" t="s">
+        <v>985</v>
+      </c>
+      <c r="I169" s="80" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="170" spans="2:9" ht="47.25">
+      <c r="B170" s="86">
+        <v>163</v>
+      </c>
+      <c r="C170" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D170" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E170" s="56" t="s">
+        <v>939</v>
+      </c>
+      <c r="F170" s="62">
+        <v>45918</v>
+      </c>
+      <c r="G170" s="63">
+        <v>131610</v>
+      </c>
+      <c r="H170" s="77" t="s">
+        <v>985</v>
+      </c>
+      <c r="I170" s="80" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="171" spans="2:9" ht="47.25">
+      <c r="B171" s="86">
+        <v>164</v>
+      </c>
+      <c r="C171" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D171" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" s="56" t="s">
+        <v>886</v>
+      </c>
+      <c r="F171" s="62">
+        <v>45918</v>
+      </c>
+      <c r="G171" s="63">
+        <v>86659.94</v>
+      </c>
+      <c r="H171" s="62" t="s">
+        <v>993</v>
+      </c>
+      <c r="I171" s="80" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="172" spans="2:9" ht="87" customHeight="1">
+      <c r="B172" s="86">
+        <v>165</v>
+      </c>
+      <c r="C172" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D172" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" s="56" t="s">
+        <v>951</v>
+      </c>
+      <c r="F172" s="62">
+        <v>45918</v>
+      </c>
+      <c r="G172" s="63">
+        <v>108209.25</v>
+      </c>
+      <c r="H172" s="62" t="s">
+        <v>999</v>
+      </c>
+      <c r="I172" s="80" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="173" spans="2:9" ht="63">
+      <c r="B173" s="86">
+        <v>166</v>
+      </c>
+      <c r="C173" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D173" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" s="56" t="s">
+        <v>965</v>
+      </c>
+      <c r="F173" s="62">
+        <v>45918</v>
+      </c>
+      <c r="G173" s="66">
+        <v>283850</v>
+      </c>
+      <c r="H173" s="62" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I173" s="80" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="174" spans="2:9" ht="63">
+      <c r="B174" s="86">
+        <v>167</v>
+      </c>
+      <c r="C174" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D174" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" s="56" t="s">
+        <v>952</v>
+      </c>
+      <c r="F174" s="62">
+        <v>45917</v>
+      </c>
+      <c r="G174" s="63">
+        <v>3990</v>
+      </c>
+      <c r="H174" s="62" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I174" s="80" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="175" spans="2:9" ht="47.25">
+      <c r="B175" s="86">
+        <v>168</v>
+      </c>
+      <c r="C175" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D175" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E175" s="56" t="s">
+        <v>954</v>
+      </c>
+      <c r="F175" s="62">
+        <v>45917</v>
+      </c>
+      <c r="G175" s="63">
+        <v>1496</v>
+      </c>
+      <c r="H175" s="62" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I175" s="80" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="176" spans="2:9" ht="63">
+      <c r="B176" s="86">
+        <v>169</v>
+      </c>
+      <c r="C176" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D176" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" s="61" t="s">
+        <v>931</v>
+      </c>
+      <c r="F176" s="62">
+        <v>45916</v>
+      </c>
+      <c r="G176" s="63">
+        <v>74845.5</v>
+      </c>
+      <c r="H176" s="62" t="s">
+        <v>980</v>
+      </c>
+      <c r="I176" s="80" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="177" spans="2:9" ht="47.25">
+      <c r="B177" s="86">
+        <v>170</v>
+      </c>
+      <c r="C177" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D177" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E177" s="61" t="s">
+        <v>932</v>
+      </c>
+      <c r="F177" s="62">
+        <v>45916</v>
+      </c>
+      <c r="G177" s="63">
+        <v>183270</v>
+      </c>
+      <c r="H177" s="62" t="s">
+        <v>981</v>
+      </c>
+      <c r="I177" s="80" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="178" spans="2:9" ht="47.25">
+      <c r="B178" s="86">
+        <v>171</v>
+      </c>
+      <c r="C178" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D178" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E178" s="56" t="s">
+        <v>906</v>
+      </c>
+      <c r="F178" s="62">
+        <v>45916</v>
+      </c>
+      <c r="G178" s="59">
+        <v>243194.42</v>
+      </c>
+      <c r="H178" s="62" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I178" s="80" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="179" spans="2:9" ht="63">
+      <c r="B179" s="86">
+        <v>172</v>
+      </c>
+      <c r="C179" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D179" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E179" s="56" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F179" s="62">
+        <v>45916</v>
+      </c>
+      <c r="G179" s="63">
+        <v>132100</v>
+      </c>
+      <c r="H179" s="62" t="s">
+        <v>917</v>
+      </c>
+      <c r="I179" s="80" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="180" spans="2:9" ht="63">
+      <c r="B180" s="86">
+        <v>173</v>
+      </c>
+      <c r="C180" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D180" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" s="56" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F180" s="62">
+        <v>45916</v>
+      </c>
+      <c r="G180" s="63">
+        <v>115600</v>
+      </c>
+      <c r="H180" s="62" t="s">
+        <v>917</v>
+      </c>
+      <c r="I180" s="80" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="181" spans="2:9" ht="63">
+      <c r="B181" s="86">
+        <v>174</v>
+      </c>
+      <c r="C181" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D181" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E181" s="56" t="s">
+        <v>972</v>
+      </c>
+      <c r="F181" s="62">
+        <v>45916</v>
+      </c>
+      <c r="G181" s="63">
+        <v>24600</v>
+      </c>
+      <c r="H181" s="62" t="s">
+        <v>917</v>
+      </c>
+      <c r="I181" s="80" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="182" spans="2:9" ht="47.25">
+      <c r="B182" s="86">
+        <v>175</v>
+      </c>
+      <c r="C182" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D182" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" s="56" t="s">
+        <v>936</v>
+      </c>
+      <c r="F182" s="62">
+        <v>45915</v>
+      </c>
+      <c r="G182" s="63">
+        <v>780232.02</v>
+      </c>
+      <c r="H182" s="56" t="s">
+        <v>867</v>
+      </c>
+      <c r="I182" s="80" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="183" spans="2:9" ht="63">
+      <c r="B183" s="86">
+        <v>176</v>
+      </c>
+      <c r="C183" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D183" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" s="56" t="s">
+        <v>953</v>
+      </c>
+      <c r="F183" s="62">
+        <v>45915</v>
+      </c>
+      <c r="G183" s="63">
+        <v>7404.6</v>
+      </c>
+      <c r="H183" s="62" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I183" s="80" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="184" spans="2:9" ht="47.25">
+      <c r="B184" s="86">
+        <v>177</v>
+      </c>
+      <c r="C184" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D184" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" s="56" t="s">
+        <v>955</v>
+      </c>
+      <c r="F184" s="62">
+        <v>45915</v>
+      </c>
+      <c r="G184" s="63">
+        <v>38758.769999999997</v>
+      </c>
+      <c r="H184" s="62" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I184" s="80" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="185" spans="2:9" ht="126">
+      <c r="B185" s="86">
+        <v>178</v>
+      </c>
+      <c r="C185" s="57" t="s">
+        <v>460</v>
+      </c>
+      <c r="D185" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="56" t="s">
+        <v>907</v>
+      </c>
+      <c r="F185" s="60">
+        <v>45915</v>
+      </c>
+      <c r="G185" s="66">
+        <v>2111910</v>
+      </c>
+      <c r="H185" s="60" t="s">
+        <v>909</v>
+      </c>
+      <c r="I185" s="87" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="186" spans="2:9" ht="55.5" customHeight="1">
+      <c r="B186" s="86">
+        <v>179</v>
+      </c>
+      <c r="C186" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D186" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E186" s="56" t="s">
+        <v>948</v>
+      </c>
+      <c r="F186" s="62">
+        <v>45912</v>
+      </c>
+      <c r="G186" s="66">
+        <v>485850</v>
+      </c>
+      <c r="H186" s="62" t="s">
+        <v>994</v>
+      </c>
+      <c r="I186" s="80" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="187" spans="2:9" ht="47.25">
+      <c r="B187" s="86">
+        <v>180</v>
+      </c>
+      <c r="C187" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D187" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E187" s="56" t="s">
+        <v>968</v>
+      </c>
+      <c r="F187" s="62">
+        <v>45912</v>
+      </c>
+      <c r="G187" s="63">
+        <v>42314.46</v>
+      </c>
+      <c r="H187" s="62" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I187" s="80" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="188" spans="2:9" ht="47.25">
+      <c r="B188" s="86">
+        <v>181</v>
+      </c>
+      <c r="C188" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D188" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E188" s="56" t="s">
+        <v>934</v>
+      </c>
+      <c r="F188" s="62">
+        <v>45911</v>
+      </c>
+      <c r="G188" s="63">
+        <v>307009.55</v>
+      </c>
+      <c r="H188" s="62" t="s">
+        <v>864</v>
+      </c>
+      <c r="I188" s="80" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="189" spans="2:9" ht="63">
+      <c r="B189" s="86">
+        <v>182</v>
+      </c>
+      <c r="C189" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D189" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" s="56" t="s">
+        <v>947</v>
+      </c>
+      <c r="F189" s="58">
+        <v>45911</v>
+      </c>
+      <c r="G189" s="63">
+        <v>165182</v>
+      </c>
+      <c r="H189" s="63" t="s">
+        <v>883</v>
+      </c>
+      <c r="I189" s="80" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="190" spans="2:9" ht="47.25">
+      <c r="B190" s="86">
+        <v>183</v>
+      </c>
+      <c r="C190" s="57" t="s">
+        <v>460</v>
+      </c>
+      <c r="D190" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E190" s="56" t="s">
+        <v>958</v>
+      </c>
+      <c r="F190" s="62">
+        <v>45911</v>
+      </c>
+      <c r="G190" s="63">
+        <v>801989.15</v>
+      </c>
+      <c r="H190" s="62" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I190" s="80" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="191" spans="2:9" ht="63">
+      <c r="B191" s="86">
+        <v>184</v>
+      </c>
+      <c r="C191" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D191" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E191" s="56" t="s">
+        <v>967</v>
+      </c>
+      <c r="F191" s="62">
+        <v>45911</v>
+      </c>
+      <c r="G191" s="63">
+        <v>434832.06</v>
+      </c>
+      <c r="H191" s="62" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I191" s="80" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="192" spans="2:9" ht="47.25">
+      <c r="B192" s="86">
+        <v>185</v>
+      </c>
+      <c r="C192" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D192" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E192" s="56" t="s">
+        <v>969</v>
+      </c>
+      <c r="F192" s="62">
+        <v>45910</v>
+      </c>
+      <c r="G192" s="63">
+        <v>109980</v>
+      </c>
+      <c r="H192" s="62" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I192" s="80" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="193" spans="2:9" ht="126">
+      <c r="B193" s="86">
+        <v>186</v>
+      </c>
+      <c r="C193" s="57" t="s">
+        <v>429</v>
+      </c>
+      <c r="D193" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E193" s="56" t="s">
+        <v>935</v>
+      </c>
+      <c r="F193" s="62">
+        <v>45909</v>
+      </c>
+      <c r="G193" s="63">
+        <v>140312.25</v>
+      </c>
+      <c r="H193" s="62" t="s">
+        <v>983</v>
+      </c>
+      <c r="I193" s="80" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="194" spans="2:9" ht="63">
+      <c r="B194" s="86">
+        <v>187</v>
+      </c>
+      <c r="C194" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D194" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E194" s="56" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F194" s="62">
+        <v>45909</v>
+      </c>
+      <c r="G194" s="63">
+        <v>101307.4</v>
+      </c>
+      <c r="H194" s="62" t="s">
+        <v>988</v>
+      </c>
+      <c r="I194" s="80" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="195" spans="2:9" ht="63">
+      <c r="B195" s="86">
+        <v>188</v>
+      </c>
+      <c r="C195" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D195" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E195" s="56" t="s">
+        <v>943</v>
+      </c>
+      <c r="F195" s="62">
+        <v>45909</v>
+      </c>
+      <c r="G195" s="63">
+        <v>66420</v>
+      </c>
+      <c r="H195" s="62" t="s">
+        <v>988</v>
+      </c>
+      <c r="I195" s="80" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="196" spans="2:9" ht="47.25">
+      <c r="B196" s="86">
+        <v>189</v>
+      </c>
+      <c r="C196" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D196" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" s="56" t="s">
+        <v>964</v>
+      </c>
+      <c r="F196" s="62">
+        <v>45908</v>
+      </c>
+      <c r="G196" s="66">
+        <v>486025.88</v>
+      </c>
+      <c r="H196" s="61" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I196" s="80" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="197" spans="2:9" ht="47.25">
+      <c r="B197" s="86">
+        <v>190</v>
+      </c>
+      <c r="C197" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D197" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E197" s="56" t="s">
+        <v>973</v>
+      </c>
+      <c r="F197" s="62">
+        <v>45908</v>
+      </c>
+      <c r="G197" s="63">
+        <v>189599.58</v>
+      </c>
+      <c r="H197" s="62" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I197" s="80" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="198" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B198" s="86">
+        <v>191</v>
+      </c>
+      <c r="C198" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E198" s="56" t="s">
+        <v>950</v>
+      </c>
+      <c r="F198" s="62">
+        <v>45905</v>
+      </c>
+      <c r="G198" s="66">
+        <v>379676.58</v>
+      </c>
+      <c r="H198" s="62" t="s">
+        <v>997</v>
+      </c>
+      <c r="I198" s="80" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="199" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B199" s="86">
+        <v>192</v>
+      </c>
+      <c r="C199" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E199" s="56" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F199" s="62">
+        <v>45905</v>
+      </c>
+      <c r="G199" s="66">
+        <v>130974.55</v>
+      </c>
+      <c r="H199" s="62" t="s">
+        <v>997</v>
+      </c>
+      <c r="I199" s="80" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="200" spans="2:9" ht="63">
+      <c r="B200" s="86">
+        <v>193</v>
+      </c>
+      <c r="C200" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D200" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E200" s="56" t="s">
+        <v>956</v>
+      </c>
+      <c r="F200" s="62">
+        <v>45904</v>
+      </c>
+      <c r="G200" s="63">
+        <v>34440</v>
+      </c>
+      <c r="H200" s="62" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I200" s="80" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="201" spans="2:9" ht="71.25" customHeight="1">
+      <c r="B201" s="86">
+        <v>194</v>
+      </c>
+      <c r="C201" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D201" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E201" s="56" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F201" s="62">
+        <v>45904</v>
+      </c>
+      <c r="G201" s="63">
+        <v>505555.83</v>
+      </c>
+      <c r="H201" s="62" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I201" s="80" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="202" spans="2:9" ht="47.25">
+      <c r="B202" s="86">
+        <v>195</v>
+      </c>
+      <c r="C202" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D202" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E202" s="56" t="s">
+        <v>897</v>
+      </c>
+      <c r="F202" s="62">
+        <v>45903</v>
+      </c>
+      <c r="G202" s="63">
+        <v>233564.7</v>
+      </c>
+      <c r="H202" s="62" t="s">
+        <v>998</v>
+      </c>
+      <c r="I202" s="90" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="203" spans="2:9" ht="47.25">
+      <c r="B203" s="86">
+        <v>196</v>
+      </c>
+      <c r="C203" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D203" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E203" s="73" t="s">
+        <v>961</v>
+      </c>
+      <c r="F203" s="62">
+        <v>45903</v>
+      </c>
+      <c r="G203" s="63">
+        <v>28061.22</v>
+      </c>
+      <c r="H203" s="62" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I203" s="80" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="204" spans="2:9" ht="47.25">
+      <c r="B204" s="86">
+        <v>197</v>
+      </c>
+      <c r="C204" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D204" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E204" s="56" t="s">
+        <v>962</v>
+      </c>
+      <c r="F204" s="62">
+        <v>45903</v>
+      </c>
+      <c r="G204" s="63">
+        <v>94690.32</v>
+      </c>
+      <c r="H204" s="62" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I204" s="80" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="205" spans="2:9" ht="47.25">
+      <c r="B205" s="86">
+        <v>198</v>
+      </c>
+      <c r="C205" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D205" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E205" s="56" t="s">
+        <v>978</v>
+      </c>
+      <c r="F205" s="62">
+        <v>45903</v>
+      </c>
+      <c r="G205" s="63">
+        <v>284991</v>
+      </c>
+      <c r="H205" s="62" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I205" s="80" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="206" spans="2:9" ht="47.25">
+      <c r="B206" s="86">
+        <v>199</v>
+      </c>
+      <c r="C206" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D206" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="E168" s="93" t="s">
-[...22 lines deleted...]
-      <c r="D169" s="93" t="s">
+      <c r="E206" s="61" t="s">
+        <v>930</v>
+      </c>
+      <c r="F206" s="62">
+        <v>45902</v>
+      </c>
+      <c r="G206" s="63">
+        <v>599072.5</v>
+      </c>
+      <c r="H206" s="62" t="s">
+        <v>979</v>
+      </c>
+      <c r="I206" s="80" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="207" spans="2:9" ht="63">
+      <c r="B207" s="86">
+        <v>200</v>
+      </c>
+      <c r="C207" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D207" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E207" s="56" t="s">
+        <v>971</v>
+      </c>
+      <c r="F207" s="62">
+        <v>45902</v>
+      </c>
+      <c r="G207" s="63">
+        <v>724470</v>
+      </c>
+      <c r="H207" s="62" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I207" s="80" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="208" spans="2:9" ht="110.25">
+      <c r="B208" s="86">
+        <v>201</v>
+      </c>
+      <c r="C208" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D208" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E208" s="56" t="s">
+        <v>945</v>
+      </c>
+      <c r="F208" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G208" s="63">
+        <v>141772</v>
+      </c>
+      <c r="H208" s="56" t="s">
+        <v>877</v>
+      </c>
+      <c r="I208" s="80" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="209" spans="2:9" ht="92.25" customHeight="1">
+      <c r="B209" s="86">
+        <v>202</v>
+      </c>
+      <c r="C209" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="D209" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E209" s="56" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F209" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G209" s="63">
+        <v>118080</v>
+      </c>
+      <c r="H209" s="62" t="s">
+        <v>995</v>
+      </c>
+      <c r="I209" s="80" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="210" spans="2:9" ht="69.75" customHeight="1">
+      <c r="B210" s="86">
+        <v>203</v>
+      </c>
+      <c r="C210" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D210" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E210" s="56" t="s">
+        <v>970</v>
+      </c>
+      <c r="F210" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G210" s="63">
+        <v>21603</v>
+      </c>
+      <c r="H210" s="62" t="s">
+        <v>776</v>
+      </c>
+      <c r="I210" s="80" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="211" spans="2:9" ht="47.25">
+      <c r="B211" s="86">
+        <v>204</v>
+      </c>
+      <c r="C211" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D211" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E211" s="56" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F211" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G211" s="59">
+        <v>782460.98</v>
+      </c>
+      <c r="H211" s="62" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I211" s="80" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="212" spans="2:9" ht="75" customHeight="1">
+      <c r="B212" s="86">
+        <v>205</v>
+      </c>
+      <c r="C212" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D212" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E212" s="56" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F212" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G212" s="63">
+        <v>594914.09</v>
+      </c>
+      <c r="H212" s="62" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I212" s="80" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="213" spans="2:9" ht="74.25" customHeight="1">
+      <c r="B213" s="86">
+        <v>206</v>
+      </c>
+      <c r="C213" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D213" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E213" s="56" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F213" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G213" s="59">
+        <v>504023.34</v>
+      </c>
+      <c r="H213" s="62" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I213" s="80" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="214" spans="2:9" ht="60.75" customHeight="1">
+      <c r="B214" s="86">
+        <v>207</v>
+      </c>
+      <c r="C214" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D214" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E214" s="56" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F214" s="62">
+        <v>45901</v>
+      </c>
+      <c r="G214" s="59">
+        <v>331091.21999999997</v>
+      </c>
+      <c r="H214" s="62" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I214" s="80" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="215" spans="2:9" ht="47.25">
+      <c r="B215" s="86">
+        <v>208</v>
+      </c>
+      <c r="C215" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D215" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E215" s="56" t="s">
+        <v>803</v>
+      </c>
+      <c r="F215" s="62">
+        <v>45898</v>
+      </c>
+      <c r="G215" s="66">
+        <v>264450</v>
+      </c>
+      <c r="H215" s="62" t="s">
+        <v>752</v>
+      </c>
+      <c r="I215" s="80" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="216" spans="2:9" ht="47.25">
+      <c r="B216" s="86">
+        <v>209</v>
+      </c>
+      <c r="C216" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D216" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E216" s="56" t="s">
+        <v>810</v>
+      </c>
+      <c r="F216" s="62">
+        <v>45897</v>
+      </c>
+      <c r="G216" s="63">
+        <v>255840</v>
+      </c>
+      <c r="H216" s="62" t="s">
+        <v>763</v>
+      </c>
+      <c r="I216" s="80" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="217" spans="2:9" ht="63">
+      <c r="B217" s="86">
+        <v>210</v>
+      </c>
+      <c r="C217" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D217" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E217" s="56" t="s">
+        <v>792</v>
+      </c>
+      <c r="F217" s="62">
+        <v>45897</v>
+      </c>
+      <c r="G217" s="63">
+        <v>341927.7</v>
+      </c>
+      <c r="H217" s="62" t="s">
+        <v>775</v>
+      </c>
+      <c r="I217" s="80" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="218" spans="2:9" ht="157.5">
+      <c r="B218" s="86">
+        <v>211</v>
+      </c>
+      <c r="C218" s="57" t="s">
+        <v>737</v>
+      </c>
+      <c r="D218" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E218" s="56" t="s">
+        <v>738</v>
+      </c>
+      <c r="F218" s="62">
+        <v>45897</v>
+      </c>
+      <c r="G218" s="63">
+        <v>492098.11</v>
+      </c>
+      <c r="H218" s="62" t="s">
+        <v>776</v>
+      </c>
+      <c r="I218" s="80" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="219" spans="2:9" ht="47.25">
+      <c r="B219" s="86">
+        <v>212</v>
+      </c>
+      <c r="C219" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D219" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E219" s="64" t="s">
+        <v>796</v>
+      </c>
+      <c r="F219" s="62">
+        <v>45896</v>
+      </c>
+      <c r="G219" s="63">
+        <v>578936.99</v>
+      </c>
+      <c r="H219" s="62" t="s">
+        <v>743</v>
+      </c>
+      <c r="I219" s="80" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="220" spans="2:9" ht="47.25">
+      <c r="B220" s="86">
+        <v>213</v>
+      </c>
+      <c r="C220" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D220" s="56" t="s">
+        <v>258</v>
+      </c>
+      <c r="E220" s="56" t="s">
+        <v>806</v>
+      </c>
+      <c r="F220" s="62">
+        <v>45896</v>
+      </c>
+      <c r="G220" s="63">
+        <v>63782.879999999997</v>
+      </c>
+      <c r="H220" s="62" t="s">
+        <v>759</v>
+      </c>
+      <c r="I220" s="80" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="221" spans="2:9" ht="47.25">
+      <c r="B221" s="86">
+        <v>214</v>
+      </c>
+      <c r="C221" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="D221" s="57" t="s">
+        <v>258</v>
+      </c>
+      <c r="E221" s="57" t="s">
+        <v>715</v>
+      </c>
+      <c r="F221" s="75">
+        <v>45896</v>
+      </c>
+      <c r="G221" s="63">
+        <v>153286.29</v>
+      </c>
+      <c r="H221" s="68" t="s">
+        <v>717</v>
+      </c>
+      <c r="I221" s="80" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="222" spans="2:9" ht="47.25">
+      <c r="B222" s="86">
+        <v>215</v>
+      </c>
+      <c r="C222" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D222" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E222" s="56" t="s">
+        <v>789</v>
+      </c>
+      <c r="F222" s="62">
+        <v>45895</v>
+      </c>
+      <c r="G222" s="66">
+        <v>492671.58</v>
+      </c>
+      <c r="H222" s="62" t="s">
+        <v>770</v>
+      </c>
+      <c r="I222" s="80" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="223" spans="2:9" ht="47.25">
+      <c r="B223" s="86">
+        <v>216</v>
+      </c>
+      <c r="C223" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D223" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E223" s="56" t="s">
+        <v>791</v>
+      </c>
+      <c r="F223" s="62">
+        <v>45895</v>
+      </c>
+      <c r="G223" s="63">
+        <v>473550</v>
+      </c>
+      <c r="H223" s="56" t="s">
+        <v>773</v>
+      </c>
+      <c r="I223" s="80" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="224" spans="2:9" ht="47.25">
+      <c r="B224" s="86">
+        <v>217</v>
+      </c>
+      <c r="C224" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D224" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E224" s="56" t="s">
+        <v>793</v>
+      </c>
+      <c r="F224" s="62">
+        <v>45894</v>
+      </c>
+      <c r="G224" s="63">
+        <v>125706</v>
+      </c>
+      <c r="H224" s="62" t="s">
+        <v>693</v>
+      </c>
+      <c r="I224" s="80" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="225" spans="2:9" ht="47.25">
+      <c r="B225" s="86">
+        <v>218</v>
+      </c>
+      <c r="C225" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D225" s="56" t="s">
+        <v>258</v>
+      </c>
+      <c r="E225" s="56" t="s">
+        <v>808</v>
+      </c>
+      <c r="F225" s="62">
+        <v>45894</v>
+      </c>
+      <c r="G225" s="66">
+        <v>369962.13</v>
+      </c>
+      <c r="H225" s="62" t="s">
+        <v>761</v>
+      </c>
+      <c r="I225" s="80" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="226" spans="2:9" ht="47.25">
+      <c r="B226" s="86">
+        <v>219</v>
+      </c>
+      <c r="C226" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="D226" s="57" t="s">
+        <v>258</v>
+      </c>
+      <c r="E226" s="57" t="s">
+        <v>714</v>
+      </c>
+      <c r="F226" s="75">
+        <v>45894</v>
+      </c>
+      <c r="G226" s="81">
+        <v>274860</v>
+      </c>
+      <c r="H226" s="68" t="s">
+        <v>716</v>
+      </c>
+      <c r="I226" s="80" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="227" spans="2:9" ht="63">
+      <c r="B227" s="86">
+        <v>220</v>
+      </c>
+      <c r="C227" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D227" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E227" s="56" t="s">
+        <v>813</v>
+      </c>
+      <c r="F227" s="62">
+        <v>45894</v>
+      </c>
+      <c r="G227" s="63">
+        <v>184075.2</v>
+      </c>
+      <c r="H227" s="62" t="s">
+        <v>766</v>
+      </c>
+      <c r="I227" s="80" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="228" spans="2:9" ht="47.25">
+      <c r="B228" s="86">
+        <v>221</v>
+      </c>
+      <c r="C228" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D228" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E228" s="56" t="s">
+        <v>814</v>
+      </c>
+      <c r="F228" s="62">
+        <v>45894</v>
+      </c>
+      <c r="G228" s="63">
+        <v>59097.599999999999</v>
+      </c>
+      <c r="H228" s="62" t="s">
+        <v>766</v>
+      </c>
+      <c r="I228" s="80" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="229" spans="2:9" ht="47.25">
+      <c r="B229" s="86">
+        <v>222</v>
+      </c>
+      <c r="C229" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D229" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E229" s="56" t="s">
+        <v>815</v>
+      </c>
+      <c r="F229" s="62">
+        <v>45894</v>
+      </c>
+      <c r="G229" s="63">
+        <v>24861.599999999999</v>
+      </c>
+      <c r="H229" s="62" t="s">
+        <v>766</v>
+      </c>
+      <c r="I229" s="80" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="230" spans="2:9" ht="47.25">
+      <c r="B230" s="86">
+        <v>223</v>
+      </c>
+      <c r="C230" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D230" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E230" s="56" t="s">
+        <v>816</v>
+      </c>
+      <c r="F230" s="62">
+        <v>45894</v>
+      </c>
+      <c r="G230" s="63">
+        <v>18835.2</v>
+      </c>
+      <c r="H230" s="62" t="s">
+        <v>766</v>
+      </c>
+      <c r="I230" s="80" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="231" spans="2:9" ht="78.75">
+      <c r="B231" s="86">
+        <v>224</v>
+      </c>
+      <c r="C231" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="D231" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E231" s="56" t="s">
+        <v>794</v>
+      </c>
+      <c r="F231" s="62">
+        <v>45891</v>
+      </c>
+      <c r="G231" s="59">
+        <v>164020</v>
+      </c>
+      <c r="H231" s="62" t="s">
+        <v>690</v>
+      </c>
+      <c r="I231" s="80" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="232" spans="2:9" ht="47.25">
+      <c r="B232" s="86">
+        <v>225</v>
+      </c>
+      <c r="C232" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D232" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E232" s="56" t="s">
+        <v>788</v>
+      </c>
+      <c r="F232" s="62">
+        <v>45891</v>
+      </c>
+      <c r="G232" s="63">
+        <v>180318</v>
+      </c>
+      <c r="H232" s="62" t="s">
+        <v>767</v>
+      </c>
+      <c r="I232" s="80" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="233" spans="2:9" ht="47.25">
+      <c r="B233" s="86">
+        <v>226</v>
+      </c>
+      <c r="C233" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D233" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E233" s="56" t="s">
+        <v>790</v>
+      </c>
+      <c r="F233" s="62">
+        <v>45891</v>
+      </c>
+      <c r="G233" s="63">
+        <v>3739.2</v>
+      </c>
+      <c r="H233" s="62" t="s">
+        <v>772</v>
+      </c>
+      <c r="I233" s="80" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="234" spans="2:9" ht="78.75">
+      <c r="B234" s="86">
+        <v>227</v>
+      </c>
+      <c r="C234" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D234" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E234" s="56" t="s">
+        <v>795</v>
+      </c>
+      <c r="F234" s="62">
+        <v>45890</v>
+      </c>
+      <c r="G234" s="63">
+        <v>71340</v>
+      </c>
+      <c r="H234" s="62" t="s">
+        <v>692</v>
+      </c>
+      <c r="I234" s="80" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="235" spans="2:9" ht="68.25" customHeight="1">
+      <c r="B235" s="86">
+        <v>228</v>
+      </c>
+      <c r="C235" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D235" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E235" s="56" t="s">
+        <v>780</v>
+      </c>
+      <c r="F235" s="62">
+        <v>45890</v>
+      </c>
+      <c r="G235" s="59">
+        <v>244065</v>
+      </c>
+      <c r="H235" s="62" t="s">
+        <v>695</v>
+      </c>
+      <c r="I235" s="80" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="236" spans="2:9" ht="47.25">
+      <c r="B236" s="86">
+        <v>229</v>
+      </c>
+      <c r="C236" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D236" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E236" s="56" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F236" s="62">
+        <v>45890</v>
+      </c>
+      <c r="G236" s="63">
+        <v>203241.51</v>
+      </c>
+      <c r="H236" s="62" t="s">
+        <v>757</v>
+      </c>
+      <c r="I236" s="80" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="237" spans="2:9" ht="47.25">
+      <c r="B237" s="86">
+        <v>230</v>
+      </c>
+      <c r="C237" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D237" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E237" s="56" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F237" s="62">
+        <v>45890</v>
+      </c>
+      <c r="G237" s="63">
+        <v>349604.13</v>
+      </c>
+      <c r="H237" s="62" t="s">
+        <v>758</v>
+      </c>
+      <c r="I237" s="80" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="238" spans="2:9" ht="49.5" customHeight="1">
+      <c r="B238" s="86">
+        <v>231</v>
+      </c>
+      <c r="C238" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D238" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E238" s="56" t="s">
+        <v>805</v>
+      </c>
+      <c r="F238" s="62">
+        <v>45890</v>
+      </c>
+      <c r="G238" s="59">
+        <v>347813.25</v>
+      </c>
+      <c r="H238" s="62" t="s">
+        <v>705</v>
+      </c>
+      <c r="I238" s="80" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="239" spans="2:9" ht="47.25">
+      <c r="B239" s="86">
+        <v>232</v>
+      </c>
+      <c r="C239" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D239" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E239" s="56" t="s">
+        <v>786</v>
+      </c>
+      <c r="F239" s="62">
+        <v>45888</v>
+      </c>
+      <c r="G239" s="63">
+        <v>167658.5</v>
+      </c>
+      <c r="H239" s="62" t="s">
+        <v>754</v>
+      </c>
+      <c r="I239" s="80" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="240" spans="2:9" ht="47.25">
+      <c r="B240" s="86">
+        <v>233</v>
+      </c>
+      <c r="C240" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D240" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" s="56" t="s">
+        <v>804</v>
+      </c>
+      <c r="F240" s="62">
+        <v>45888</v>
+      </c>
+      <c r="G240" s="59">
+        <v>29005.53</v>
+      </c>
+      <c r="H240" s="62" t="s">
+        <v>756</v>
+      </c>
+      <c r="I240" s="80" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="241" spans="2:9" ht="47.25">
+      <c r="B241" s="86">
+        <v>234</v>
+      </c>
+      <c r="C241" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D241" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="E169" s="93" t="s">
-[...1870 lines deleted...]
-      </c>
       <c r="E241" s="56" t="s">
-        <v>570</v>
+        <v>826</v>
       </c>
       <c r="F241" s="62">
-        <v>45817</v>
+        <v>45888</v>
       </c>
       <c r="G241" s="63">
-        <v>139041.56</v>
+        <v>141963</v>
       </c>
       <c r="H241" s="62" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>771</v>
+      </c>
+      <c r="I241" s="80" t="s">
+        <v>733</v>
       </c>
     </row>
     <row r="242" spans="2:9" ht="47.25">
-      <c r="B242" s="56">
+      <c r="B242" s="86">
         <v>235</v>
       </c>
       <c r="C242" s="57" t="s">
         <v>154</v>
       </c>
       <c r="D242" s="56" t="s">
         <v>10</v>
       </c>
       <c r="E242" s="56" t="s">
-        <v>572</v>
+        <v>827</v>
       </c>
       <c r="F242" s="62">
-        <v>45817</v>
-[...2 lines deleted...]
-        <v>186037.5</v>
+        <v>45888</v>
+      </c>
+      <c r="G242" s="63">
+        <v>267033</v>
       </c>
       <c r="H242" s="62" t="s">
-        <v>520</v>
-[...6 lines deleted...]
-      <c r="B243" s="56">
+        <v>774</v>
+      </c>
+      <c r="I242" s="80" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="243" spans="2:9" ht="58.5" customHeight="1">
+      <c r="B243" s="86">
         <v>236</v>
       </c>
       <c r="C243" s="57" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="D243" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="E243" s="76" t="s">
-        <v>544</v>
+      <c r="E243" s="56" t="s">
+        <v>779</v>
       </c>
       <c r="F243" s="62">
-        <v>45813</v>
-[...2 lines deleted...]
-        <v>357561</v>
+        <v>45887</v>
+      </c>
+      <c r="G243" s="59">
+        <v>72608</v>
       </c>
       <c r="H243" s="62" t="s">
-        <v>517</v>
-[...6 lines deleted...]
-      <c r="B244" s="56">
+        <v>695</v>
+      </c>
+      <c r="I243" s="80" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="244" spans="2:9" ht="78.75">
+      <c r="B244" s="86">
         <v>237</v>
       </c>
       <c r="C244" s="57" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D244" s="56" t="s">
+        <v>261</v>
+      </c>
+      <c r="D244" s="57" t="s">
         <v>10</v>
       </c>
       <c r="E244" s="56" t="s">
-        <v>548</v>
+        <v>817</v>
       </c>
       <c r="F244" s="62">
-        <v>45813</v>
+        <v>45887</v>
       </c>
       <c r="G244" s="63">
-        <v>100737</v>
+        <v>1653844</v>
       </c>
       <c r="H244" s="62" t="s">
-        <v>519</v>
-[...6 lines deleted...]
-      <c r="B245" s="56">
+        <v>768</v>
+      </c>
+      <c r="I244" s="80" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="245" spans="2:9" ht="78.75">
+      <c r="B245" s="86">
         <v>238</v>
       </c>
       <c r="C245" s="57" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D245" s="56" t="s">
+        <v>261</v>
+      </c>
+      <c r="D245" s="57" t="s">
         <v>10</v>
       </c>
       <c r="E245" s="56" t="s">
-        <v>547</v>
+        <v>818</v>
       </c>
       <c r="F245" s="62">
-        <v>45813</v>
+        <v>45887</v>
       </c>
       <c r="G245" s="63">
-        <v>121275</v>
+        <v>735266.65</v>
       </c>
       <c r="H245" s="62" t="s">
-        <v>519</v>
-[...6 lines deleted...]
-      <c r="B246" s="56">
+        <v>768</v>
+      </c>
+      <c r="I245" s="80" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="246" spans="2:9" ht="78.75">
+      <c r="B246" s="86">
         <v>239</v>
       </c>
       <c r="C246" s="57" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D246" s="56" t="s">
+        <v>261</v>
+      </c>
+      <c r="D246" s="57" t="s">
         <v>10</v>
       </c>
       <c r="E246" s="56" t="s">
-        <v>546</v>
+        <v>819</v>
       </c>
       <c r="F246" s="62">
-        <v>45813</v>
+        <v>45887</v>
       </c>
       <c r="G246" s="63">
-        <v>182311.77</v>
+        <v>687323.98</v>
       </c>
       <c r="H246" s="62" t="s">
-        <v>519</v>
-[...6 lines deleted...]
-      <c r="B247" s="56">
+        <v>768</v>
+      </c>
+      <c r="I246" s="80" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="247" spans="2:9" ht="78.75">
+      <c r="B247" s="86">
         <v>240</v>
       </c>
       <c r="C247" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D247" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E247" s="56" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F247" s="62">
+        <v>45887</v>
+      </c>
+      <c r="G247" s="63">
+        <v>418446.36</v>
+      </c>
+      <c r="H247" s="62" t="s">
+        <v>768</v>
+      </c>
+      <c r="I247" s="80" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="248" spans="2:9" ht="78.75">
+      <c r="B248" s="86">
+        <v>241</v>
+      </c>
+      <c r="C248" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D248" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E248" s="56" t="s">
+        <v>820</v>
+      </c>
+      <c r="F248" s="62">
+        <v>45887</v>
+      </c>
+      <c r="G248" s="63">
+        <v>495800.75</v>
+      </c>
+      <c r="H248" s="62" t="s">
+        <v>768</v>
+      </c>
+      <c r="I248" s="80" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="249" spans="2:9" ht="78.75">
+      <c r="B249" s="86">
+        <v>242</v>
+      </c>
+      <c r="C249" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D249" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E249" s="56" t="s">
+        <v>821</v>
+      </c>
+      <c r="F249" s="62">
+        <v>45887</v>
+      </c>
+      <c r="G249" s="63">
+        <v>376165.63</v>
+      </c>
+      <c r="H249" s="62" t="s">
+        <v>768</v>
+      </c>
+      <c r="I249" s="80" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="250" spans="2:9" ht="47.25">
+      <c r="B250" s="86">
+        <v>243</v>
+      </c>
+      <c r="C250" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D250" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E250" s="56" t="s">
+        <v>725</v>
+      </c>
+      <c r="F250" s="62">
+        <v>45887</v>
+      </c>
+      <c r="G250" s="63">
+        <v>197280</v>
+      </c>
+      <c r="H250" s="62" t="s">
+        <v>728</v>
+      </c>
+      <c r="I250" s="80" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="251" spans="2:9" ht="47.25">
+      <c r="B251" s="86">
+        <v>244</v>
+      </c>
+      <c r="C251" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D251" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E251" s="56" t="s">
+        <v>787</v>
+      </c>
+      <c r="F251" s="62">
+        <v>45882</v>
+      </c>
+      <c r="G251" s="63">
+        <v>57811</v>
+      </c>
+      <c r="H251" s="62" t="s">
+        <v>755</v>
+      </c>
+      <c r="I251" s="80" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="252" spans="2:9" ht="78.75">
+      <c r="B252" s="86">
+        <v>245</v>
+      </c>
+      <c r="C252" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D252" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E252" s="56" t="s">
+        <v>797</v>
+      </c>
+      <c r="F252" s="58">
+        <v>45881</v>
+      </c>
+      <c r="G252" s="59">
+        <v>453685.5</v>
+      </c>
+      <c r="H252" s="62" t="s">
+        <v>696</v>
+      </c>
+      <c r="I252" s="80" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="253" spans="2:9" ht="47.25">
+      <c r="B253" s="86">
+        <v>246</v>
+      </c>
+      <c r="C253" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D253" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E253" s="56" t="s">
+        <v>801</v>
+      </c>
+      <c r="F253" s="62">
+        <v>45881</v>
+      </c>
+      <c r="G253" s="63">
+        <v>105438.06</v>
+      </c>
+      <c r="H253" s="62" t="s">
+        <v>748</v>
+      </c>
+      <c r="I253" s="80" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="254" spans="2:9" ht="63">
+      <c r="B254" s="86">
+        <v>247</v>
+      </c>
+      <c r="C254" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D254" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E254" s="56" t="s">
+        <v>802</v>
+      </c>
+      <c r="F254" s="62">
+        <v>45881</v>
+      </c>
+      <c r="G254" s="63">
+        <v>244647</v>
+      </c>
+      <c r="H254" s="62" t="s">
+        <v>749</v>
+      </c>
+      <c r="I254" s="80" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="255" spans="2:9" ht="47.25">
+      <c r="B255" s="86">
+        <v>248</v>
+      </c>
+      <c r="C255" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D255" s="56" t="s">
+        <v>258</v>
+      </c>
+      <c r="E255" s="56" t="s">
+        <v>807</v>
+      </c>
+      <c r="F255" s="62">
+        <v>45881</v>
+      </c>
+      <c r="G255" s="59">
+        <v>72324</v>
+      </c>
+      <c r="H255" s="62" t="s">
+        <v>760</v>
+      </c>
+      <c r="I255" s="80" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="256" spans="2:9" ht="78.75">
+      <c r="B256" s="86">
+        <v>249</v>
+      </c>
+      <c r="C256" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D256" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E256" s="56" t="s">
+        <v>811</v>
+      </c>
+      <c r="F256" s="62">
+        <v>45881</v>
+      </c>
+      <c r="G256" s="63">
+        <v>283900</v>
+      </c>
+      <c r="H256" s="62" t="s">
+        <v>764</v>
+      </c>
+      <c r="I256" s="80" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="257" spans="2:9" ht="78.75">
+      <c r="B257" s="86">
+        <v>250</v>
+      </c>
+      <c r="C257" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D257" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E257" s="56" t="s">
+        <v>812</v>
+      </c>
+      <c r="F257" s="62">
+        <v>45881</v>
+      </c>
+      <c r="G257" s="63">
+        <v>305192.5</v>
+      </c>
+      <c r="H257" s="62" t="s">
+        <v>765</v>
+      </c>
+      <c r="I257" s="80" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="258" spans="2:9" ht="63">
+      <c r="B258" s="86">
+        <v>251</v>
+      </c>
+      <c r="C258" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D258" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E258" s="61" t="s">
+        <v>798</v>
+      </c>
+      <c r="F258" s="62">
+        <v>45877</v>
+      </c>
+      <c r="G258" s="63">
+        <v>292628.43</v>
+      </c>
+      <c r="H258" s="62" t="s">
+        <v>746</v>
+      </c>
+      <c r="I258" s="80" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="259" spans="2:9" ht="63">
+      <c r="B259" s="86">
+        <v>252</v>
+      </c>
+      <c r="C259" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D259" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E259" s="56" t="s">
+        <v>799</v>
+      </c>
+      <c r="F259" s="62">
+        <v>45877</v>
+      </c>
+      <c r="G259" s="63">
+        <v>244724.19</v>
+      </c>
+      <c r="H259" s="62" t="s">
+        <v>746</v>
+      </c>
+      <c r="I259" s="80" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="260" spans="2:9" ht="63">
+      <c r="B260" s="86">
+        <v>253</v>
+      </c>
+      <c r="C260" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D260" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E260" s="56" t="s">
+        <v>800</v>
+      </c>
+      <c r="F260" s="62">
+        <v>45877</v>
+      </c>
+      <c r="G260" s="63">
+        <v>183014.66</v>
+      </c>
+      <c r="H260" s="62" t="s">
+        <v>746</v>
+      </c>
+      <c r="I260" s="80" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="261" spans="2:9" ht="47.25">
+      <c r="B261" s="86">
+        <v>254</v>
+      </c>
+      <c r="C261" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D261" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E261" s="56" t="s">
+        <v>784</v>
+      </c>
+      <c r="F261" s="65">
+        <v>45876</v>
+      </c>
+      <c r="G261" s="59">
+        <v>1094638.5</v>
+      </c>
+      <c r="H261" s="65" t="s">
+        <v>751</v>
+      </c>
+      <c r="I261" s="80" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="262" spans="2:9" ht="47.25">
+      <c r="B262" s="86">
+        <v>255</v>
+      </c>
+      <c r="C262" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D262" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E262" s="56" t="s">
+        <v>822</v>
+      </c>
+      <c r="F262" s="60">
+        <v>45876</v>
+      </c>
+      <c r="G262" s="66">
+        <v>3054590.28</v>
+      </c>
+      <c r="H262" s="60" t="s">
+        <v>769</v>
+      </c>
+      <c r="I262" s="87" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="263" spans="2:9" ht="47.25">
+      <c r="B263" s="86">
+        <v>256</v>
+      </c>
+      <c r="C263" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D263" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E263" s="56" t="s">
+        <v>782</v>
+      </c>
+      <c r="F263" s="62">
+        <v>45875</v>
+      </c>
+      <c r="G263" s="63">
+        <v>244401</v>
+      </c>
+      <c r="H263" s="62" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I263" s="80" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="264" spans="2:9" ht="47.25">
+      <c r="B264" s="86">
+        <v>257</v>
+      </c>
+      <c r="C264" s="57" t="s">
+        <v>460</v>
+      </c>
+      <c r="D264" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E264" s="56" t="s">
+        <v>809</v>
+      </c>
+      <c r="F264" s="62">
+        <v>45875</v>
+      </c>
+      <c r="G264" s="63">
+        <v>243824</v>
+      </c>
+      <c r="H264" s="62" t="s">
+        <v>762</v>
+      </c>
+      <c r="I264" s="80" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="265" spans="2:9" ht="47.25">
+      <c r="B265" s="86">
+        <v>258</v>
+      </c>
+      <c r="C265" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D265" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E265" s="84" t="s">
+        <v>777</v>
+      </c>
+      <c r="F265" s="62">
+        <v>45874</v>
+      </c>
+      <c r="G265" s="63">
+        <v>1558222.04</v>
+      </c>
+      <c r="H265" s="77" t="s">
+        <v>744</v>
+      </c>
+      <c r="I265" s="80" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="266" spans="2:9" ht="47.25">
+      <c r="B266" s="86">
+        <v>259</v>
+      </c>
+      <c r="C266" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D266" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E266" s="56" t="s">
+        <v>778</v>
+      </c>
+      <c r="F266" s="62">
+        <v>45874</v>
+      </c>
+      <c r="G266" s="63">
+        <v>712927.68</v>
+      </c>
+      <c r="H266" s="62" t="s">
+        <v>745</v>
+      </c>
+      <c r="I266" s="80" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="267" spans="2:9" ht="47.25">
+      <c r="B267" s="86">
+        <v>260</v>
+      </c>
+      <c r="C267" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D267" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E267" s="56" t="s">
+        <v>781</v>
+      </c>
+      <c r="F267" s="62">
+        <v>45874</v>
+      </c>
+      <c r="G267" s="63">
+        <v>253246.4</v>
+      </c>
+      <c r="H267" s="62" t="s">
+        <v>747</v>
+      </c>
+      <c r="I267" s="80" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="268" spans="2:9" ht="47.25">
+      <c r="B268" s="86">
+        <v>261</v>
+      </c>
+      <c r="C268" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D268" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E268" s="56" t="s">
+        <v>783</v>
+      </c>
+      <c r="F268" s="65">
+        <v>45874</v>
+      </c>
+      <c r="G268" s="59">
+        <v>257131.5</v>
+      </c>
+      <c r="H268" s="65" t="s">
+        <v>750</v>
+      </c>
+      <c r="I268" s="80" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="269" spans="2:9" ht="63">
+      <c r="B269" s="86">
+        <v>262</v>
+      </c>
+      <c r="C269" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D269" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E269" s="56" t="s">
+        <v>785</v>
+      </c>
+      <c r="F269" s="62">
+        <v>45874</v>
+      </c>
+      <c r="G269" s="63">
+        <v>223600</v>
+      </c>
+      <c r="H269" s="62" t="s">
+        <v>753</v>
+      </c>
+      <c r="I269" s="80" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="270" spans="2:9" ht="110.25">
+      <c r="B270" s="86">
+        <v>263</v>
+      </c>
+      <c r="C270" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D270" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E270" s="56" t="s">
+        <v>823</v>
+      </c>
+      <c r="F270" s="58">
+        <v>45874</v>
+      </c>
+      <c r="G270" s="63">
+        <v>35000</v>
+      </c>
+      <c r="H270" s="62" t="s">
+        <v>726</v>
+      </c>
+      <c r="I270" s="80" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="271" spans="2:9" ht="126">
+      <c r="B271" s="86">
         <v>264</v>
       </c>
-      <c r="D247" s="57" t="s">
-[...594 lines deleted...]
-      <c r="C270" s="57" t="s">
+      <c r="C271" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D271" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E271" s="56" t="s">
+        <v>824</v>
+      </c>
+      <c r="F271" s="58">
+        <v>45874</v>
+      </c>
+      <c r="G271" s="63">
+        <v>27600</v>
+      </c>
+      <c r="H271" s="62" t="s">
+        <v>726</v>
+      </c>
+      <c r="I271" s="80" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="272" spans="2:9" ht="47.25">
+      <c r="B272" s="86">
+        <v>265</v>
+      </c>
+      <c r="C272" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D272" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E272" s="56" t="s">
+        <v>825</v>
+      </c>
+      <c r="F272" s="62">
+        <v>45874</v>
+      </c>
+      <c r="G272" s="63">
+        <v>129765</v>
+      </c>
+      <c r="H272" s="62" t="s">
+        <v>727</v>
+      </c>
+      <c r="I272" s="80" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="273" spans="2:9" ht="47.25">
+      <c r="B273" s="86">
+        <v>266</v>
+      </c>
+      <c r="C273" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D273" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" s="56" t="s">
+        <v>678</v>
+      </c>
+      <c r="F273" s="62">
+        <v>45869</v>
+      </c>
+      <c r="G273" s="63">
+        <v>105903</v>
+      </c>
+      <c r="H273" s="62" t="s">
+        <v>639</v>
+      </c>
+      <c r="I273" s="80" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="274" spans="2:9" ht="47.25">
+      <c r="B274" s="86">
+        <v>267</v>
+      </c>
+      <c r="C274" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D274" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E274" s="56" t="s">
+        <v>594</v>
+      </c>
+      <c r="F274" s="62">
+        <v>45868</v>
+      </c>
+      <c r="G274" s="63">
+        <v>372244</v>
+      </c>
+      <c r="H274" s="62" t="s">
+        <v>664</v>
+      </c>
+      <c r="I274" s="80" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="275" spans="2:9" ht="47.25">
+      <c r="B275" s="86">
+        <v>268</v>
+      </c>
+      <c r="C275" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D275" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E275" s="56" t="s">
+        <v>630</v>
+      </c>
+      <c r="F275" s="62">
+        <v>45868</v>
+      </c>
+      <c r="G275" s="59">
+        <v>190231.8</v>
+      </c>
+      <c r="H275" s="62" t="s">
+        <v>671</v>
+      </c>
+      <c r="I275" s="80" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="276" spans="2:9" ht="47.25">
+      <c r="B276" s="86">
+        <v>269</v>
+      </c>
+      <c r="C276" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="D270" s="56" t="s">
-[...156 lines deleted...]
-        <v>11</v>
+      <c r="D276" s="56" t="s">
+        <v>10</v>
       </c>
       <c r="E276" s="56" t="s">
-        <v>540</v>
+        <v>679</v>
       </c>
       <c r="F276" s="62">
-        <v>45793</v>
-[...2 lines deleted...]
-        <v>202400</v>
+        <v>45867</v>
+      </c>
+      <c r="G276" s="63">
+        <v>3772421.81</v>
       </c>
       <c r="H276" s="62" t="s">
-        <v>510</v>
-[...6 lines deleted...]
-      <c r="B277" s="56">
+        <v>648</v>
+      </c>
+      <c r="I276" s="80" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="277" spans="2:9" ht="47.25">
+      <c r="B277" s="86">
         <v>270</v>
       </c>
       <c r="C277" s="57" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="D277" s="56" t="s">
         <v>10</v>
       </c>
       <c r="E277" s="56" t="s">
-        <v>396</v>
+        <v>828</v>
       </c>
       <c r="F277" s="62">
-        <v>45793</v>
+        <v>45867</v>
       </c>
       <c r="G277" s="63">
-        <v>57538.71</v>
+        <v>214042.09</v>
       </c>
       <c r="H277" s="62" t="s">
-        <v>417</v>
-[...6 lines deleted...]
-      <c r="B278" s="56">
+        <v>651</v>
+      </c>
+      <c r="I277" s="80" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="278" spans="2:9" ht="189">
+      <c r="B278" s="86">
         <v>271</v>
       </c>
       <c r="C278" s="57" t="s">
-        <v>17</v>
-[...21 lines deleted...]
-      <c r="B279" s="56">
+        <v>152</v>
+      </c>
+      <c r="D278" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E278" s="56" t="s">
+        <v>829</v>
+      </c>
+      <c r="F278" s="58">
+        <v>45867</v>
+      </c>
+      <c r="G278" s="63">
+        <v>165679</v>
+      </c>
+      <c r="H278" s="62" t="s">
+        <v>603</v>
+      </c>
+      <c r="I278" s="80" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="279" spans="2:9" ht="110.25">
+      <c r="B279" s="86">
         <v>272</v>
       </c>
       <c r="C279" s="57" t="s">
-        <v>17</v>
-[...21 lines deleted...]
-      <c r="B280" s="56">
+        <v>152</v>
+      </c>
+      <c r="D279" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E279" s="56" t="s">
+        <v>830</v>
+      </c>
+      <c r="F279" s="58">
+        <v>45867</v>
+      </c>
+      <c r="G279" s="63">
+        <v>30660</v>
+      </c>
+      <c r="H279" s="62" t="s">
+        <v>603</v>
+      </c>
+      <c r="I279" s="80" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="280" spans="2:9" ht="78.75">
+      <c r="B280" s="86">
         <v>273</v>
       </c>
       <c r="C280" s="57" t="s">
-        <v>22</v>
-[...21 lines deleted...]
-      <c r="B281" s="56">
+        <v>152</v>
+      </c>
+      <c r="D280" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E280" s="56" t="s">
+        <v>831</v>
+      </c>
+      <c r="F280" s="58">
+        <v>45867</v>
+      </c>
+      <c r="G280" s="63">
+        <v>18840</v>
+      </c>
+      <c r="H280" s="62" t="s">
+        <v>603</v>
+      </c>
+      <c r="I280" s="80" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="281" spans="2:9" ht="157.5">
+      <c r="B281" s="86">
         <v>274</v>
       </c>
       <c r="C281" s="57" t="s">
-        <v>24</v>
-[...21 lines deleted...]
-      <c r="B282" s="56">
+        <v>152</v>
+      </c>
+      <c r="D281" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E281" s="56" t="s">
+        <v>832</v>
+      </c>
+      <c r="F281" s="58">
+        <v>45867</v>
+      </c>
+      <c r="G281" s="63">
+        <v>49700</v>
+      </c>
+      <c r="H281" s="62" t="s">
+        <v>603</v>
+      </c>
+      <c r="I281" s="80" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="282" spans="2:9" ht="141.75">
+      <c r="B282" s="86">
         <v>275</v>
       </c>
       <c r="C282" s="57" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D282" s="56" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E282" s="56" t="s">
-        <v>1088</v>
-[...2 lines deleted...]
-        <v>45791</v>
+        <v>833</v>
+      </c>
+      <c r="F282" s="58">
+        <v>45867</v>
       </c>
       <c r="G282" s="63">
-        <v>767346</v>
+        <v>165072.82</v>
       </c>
       <c r="H282" s="62" t="s">
-        <v>421</v>
-[...6 lines deleted...]
-      <c r="B283" s="56">
+        <v>603</v>
+      </c>
+      <c r="I282" s="80" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="283" spans="2:9" ht="78.75">
+      <c r="B283" s="86">
         <v>276</v>
       </c>
       <c r="C283" s="57" t="s">
         <v>152</v>
       </c>
       <c r="D283" s="56" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E283" s="56" t="s">
+        <v>834</v>
+      </c>
+      <c r="F283" s="58">
+        <v>45867</v>
+      </c>
+      <c r="G283" s="63">
+        <v>6770</v>
+      </c>
+      <c r="H283" s="62" t="s">
+        <v>603</v>
+      </c>
+      <c r="I283" s="80" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="284" spans="2:9" ht="63">
+      <c r="B284" s="86">
+        <v>277</v>
+      </c>
+      <c r="C284" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D284" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E284" s="56" t="s">
+        <v>835</v>
+      </c>
+      <c r="F284" s="58">
+        <v>45867</v>
+      </c>
+      <c r="G284" s="63">
+        <v>3600</v>
+      </c>
+      <c r="H284" s="62" t="s">
+        <v>603</v>
+      </c>
+      <c r="I284" s="80" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="285" spans="2:9" ht="47.25">
+      <c r="B285" s="86">
+        <v>278</v>
+      </c>
+      <c r="C285" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D285" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E285" s="56" t="s">
+        <v>836</v>
+      </c>
+      <c r="F285" s="62">
+        <v>45866</v>
+      </c>
+      <c r="G285" s="66">
+        <v>147384.75</v>
+      </c>
+      <c r="H285" s="56" t="s">
+        <v>665</v>
+      </c>
+      <c r="I285" s="90" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="286" spans="2:9" ht="47.25">
+      <c r="B286" s="86">
+        <v>279</v>
+      </c>
+      <c r="C286" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D286" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E286" s="56" t="s">
+        <v>673</v>
+      </c>
+      <c r="F286" s="62">
+        <v>45862</v>
+      </c>
+      <c r="G286" s="63">
+        <v>171792.27</v>
+      </c>
+      <c r="H286" s="56" t="s">
+        <v>668</v>
+      </c>
+      <c r="I286" s="80" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="287" spans="2:9" ht="47.25">
+      <c r="B287" s="86">
+        <v>280</v>
+      </c>
+      <c r="C287" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D287" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E287" s="56" t="s">
+        <v>674</v>
+      </c>
+      <c r="F287" s="62">
+        <v>45862</v>
+      </c>
+      <c r="G287" s="63">
+        <v>171116.46</v>
+      </c>
+      <c r="H287" s="56" t="s">
+        <v>669</v>
+      </c>
+      <c r="I287" s="80" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="288" spans="2:9" ht="47.25">
+      <c r="B288" s="86">
+        <v>281</v>
+      </c>
+      <c r="C288" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D288" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E288" s="56" t="s">
+        <v>619</v>
+      </c>
+      <c r="F288" s="62">
+        <v>45861</v>
+      </c>
+      <c r="G288" s="63">
+        <v>97539</v>
+      </c>
+      <c r="H288" s="62" t="s">
+        <v>637</v>
+      </c>
+      <c r="I288" s="80" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="289" spans="2:9" ht="47.25">
+      <c r="B289" s="86">
+        <v>282</v>
+      </c>
+      <c r="C289" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D289" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E289" s="56" t="s">
+        <v>620</v>
+      </c>
+      <c r="F289" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G289" s="63">
+        <v>226566</v>
+      </c>
+      <c r="H289" s="62" t="s">
+        <v>638</v>
+      </c>
+      <c r="I289" s="80" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="290" spans="2:9" ht="94.5">
+      <c r="B290" s="86">
+        <v>283</v>
+      </c>
+      <c r="C290" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D290" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E290" s="56" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F290" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G290" s="63">
+        <v>121893</v>
+      </c>
+      <c r="H290" s="62" t="s">
+        <v>642</v>
+      </c>
+      <c r="I290" s="80" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="291" spans="2:9" ht="94.5">
+      <c r="B291" s="86">
+        <v>284</v>
+      </c>
+      <c r="C291" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D291" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E291" s="56" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F291" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G291" s="63">
+        <v>121278</v>
+      </c>
+      <c r="H291" s="62" t="s">
+        <v>642</v>
+      </c>
+      <c r="I291" s="80" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="292" spans="2:9" ht="94.5">
+      <c r="B292" s="86">
+        <v>285</v>
+      </c>
+      <c r="C292" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D292" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E292" s="56" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F292" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G292" s="63">
+        <v>92742</v>
+      </c>
+      <c r="H292" s="62" t="s">
+        <v>642</v>
+      </c>
+      <c r="I292" s="80" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="293" spans="2:9" ht="78.75">
+      <c r="B293" s="86">
+        <v>286</v>
+      </c>
+      <c r="C293" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D293" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E293" s="56" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F293" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G293" s="63">
+        <v>98892</v>
+      </c>
+      <c r="H293" s="62" t="s">
+        <v>642</v>
+      </c>
+      <c r="I293" s="80" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="294" spans="2:9" ht="47.25">
+      <c r="B294" s="86">
+        <v>287</v>
+      </c>
+      <c r="C294" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D294" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E294" s="56" t="s">
+        <v>622</v>
+      </c>
+      <c r="F294" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G294" s="63">
+        <v>88580</v>
+      </c>
+      <c r="H294" s="62" t="s">
+        <v>643</v>
+      </c>
+      <c r="I294" s="80" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="295" spans="2:9" ht="47.25">
+      <c r="B295" s="86">
+        <v>288</v>
+      </c>
+      <c r="C295" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D295" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E295" s="56" t="s">
+        <v>582</v>
+      </c>
+      <c r="F295" s="65">
+        <v>45860</v>
+      </c>
+      <c r="G295" s="59">
+        <v>137145</v>
+      </c>
+      <c r="H295" s="65" t="s">
+        <v>654</v>
+      </c>
+      <c r="I295" s="80" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="296" spans="2:9" ht="47.25">
+      <c r="B296" s="86">
+        <v>289</v>
+      </c>
+      <c r="C296" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D296" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E296" s="56" t="s">
+        <v>627</v>
+      </c>
+      <c r="F296" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G296" s="63">
+        <v>108161.28</v>
+      </c>
+      <c r="H296" s="62" t="s">
+        <v>658</v>
+      </c>
+      <c r="I296" s="80" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="297" spans="2:9" ht="110.25">
+      <c r="B297" s="86">
+        <v>290</v>
+      </c>
+      <c r="C297" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D297" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E297" s="56" t="s">
+        <v>628</v>
+      </c>
+      <c r="F297" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G297" s="63">
+        <v>4725217.9400000004</v>
+      </c>
+      <c r="H297" s="62" t="s">
+        <v>661</v>
+      </c>
+      <c r="I297" s="80" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="298" spans="2:9" ht="47.25">
+      <c r="B298" s="86">
+        <v>291</v>
+      </c>
+      <c r="C298" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D298" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E298" s="56" t="s">
+        <v>837</v>
+      </c>
+      <c r="F298" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G298" s="66">
+        <v>92898.21</v>
+      </c>
+      <c r="H298" s="62" t="s">
+        <v>662</v>
+      </c>
+      <c r="I298" s="80" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="299" spans="2:9" ht="47.25">
+      <c r="B299" s="86">
+        <v>292</v>
+      </c>
+      <c r="C299" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D299" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E299" s="56" t="s">
+        <v>614</v>
+      </c>
+      <c r="F299" s="62">
+        <v>45860</v>
+      </c>
+      <c r="G299" s="66">
+        <v>361110.78</v>
+      </c>
+      <c r="H299" s="62" t="s">
+        <v>615</v>
+      </c>
+      <c r="I299" s="80" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="300" spans="2:9" ht="47.25">
+      <c r="B300" s="86">
+        <v>293</v>
+      </c>
+      <c r="C300" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D300" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E300" s="56" t="s">
+        <v>626</v>
+      </c>
+      <c r="F300" s="62">
+        <v>45856</v>
+      </c>
+      <c r="G300" s="63">
+        <v>89568.6</v>
+      </c>
+      <c r="H300" s="62" t="s">
+        <v>652</v>
+      </c>
+      <c r="I300" s="80" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="301" spans="2:9" ht="126">
+      <c r="B301" s="86">
+        <v>294</v>
+      </c>
+      <c r="C301" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D301" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E301" s="56" t="s">
+        <v>838</v>
+      </c>
+      <c r="F301" s="58">
+        <v>45856</v>
+      </c>
+      <c r="G301" s="63">
+        <v>16200</v>
+      </c>
+      <c r="H301" s="62" t="s">
+        <v>600</v>
+      </c>
+      <c r="I301" s="80" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="302" spans="2:9" ht="141.75">
+      <c r="B302" s="86">
+        <v>295</v>
+      </c>
+      <c r="C302" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D302" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E302" s="56" t="s">
+        <v>839</v>
+      </c>
+      <c r="F302" s="58">
+        <v>45856</v>
+      </c>
+      <c r="G302" s="63">
+        <v>18500</v>
+      </c>
+      <c r="H302" s="62" t="s">
+        <v>600</v>
+      </c>
+      <c r="I302" s="80" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="303" spans="2:9" ht="110.25">
+      <c r="B303" s="86">
+        <v>296</v>
+      </c>
+      <c r="C303" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D303" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E303" s="56" t="s">
+        <v>840</v>
+      </c>
+      <c r="F303" s="58">
+        <v>45856</v>
+      </c>
+      <c r="G303" s="63">
+        <v>116000</v>
+      </c>
+      <c r="H303" s="62" t="s">
+        <v>600</v>
+      </c>
+      <c r="I303" s="80" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="304" spans="2:9" ht="78.75">
+      <c r="B304" s="86">
+        <v>297</v>
+      </c>
+      <c r="C304" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D304" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E304" s="56" t="s">
+        <v>841</v>
+      </c>
+      <c r="F304" s="58">
+        <v>45856</v>
+      </c>
+      <c r="G304" s="63">
+        <v>8970</v>
+      </c>
+      <c r="H304" s="62" t="s">
+        <v>600</v>
+      </c>
+      <c r="I304" s="80" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="305" spans="2:9" ht="47.25">
+      <c r="B305" s="86">
+        <v>298</v>
+      </c>
+      <c r="C305" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D305" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E305" s="56" t="s">
+        <v>680</v>
+      </c>
+      <c r="F305" s="58">
+        <v>45856</v>
+      </c>
+      <c r="G305" s="59">
+        <v>70729.919999999998</v>
+      </c>
+      <c r="H305" s="62" t="s">
+        <v>667</v>
+      </c>
+      <c r="I305" s="80" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="306" spans="2:9" ht="47.25">
+      <c r="B306" s="86">
+        <v>299</v>
+      </c>
+      <c r="C306" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D306" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E306" s="56" t="s">
+        <v>842</v>
+      </c>
+      <c r="F306" s="62">
+        <v>45855</v>
+      </c>
+      <c r="G306" s="63">
+        <v>3960000</v>
+      </c>
+      <c r="H306" s="62" t="s">
+        <v>645</v>
+      </c>
+      <c r="I306" s="80" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="307" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B307" s="86">
+        <v>300</v>
+      </c>
+      <c r="C307" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D307" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E307" s="56" t="s">
+        <v>681</v>
+      </c>
+      <c r="F307" s="62">
+        <v>45854</v>
+      </c>
+      <c r="G307" s="63">
+        <v>123735.54</v>
+      </c>
+      <c r="H307" s="62" t="s">
+        <v>657</v>
+      </c>
+      <c r="I307" s="80" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="308" spans="2:9" ht="47.25">
+      <c r="B308" s="86">
+        <v>301</v>
+      </c>
+      <c r="C308" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D308" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" s="85" t="s">
+        <v>843</v>
+      </c>
+      <c r="F308" s="62">
+        <v>45854</v>
+      </c>
+      <c r="G308" s="63">
+        <v>227748.29</v>
+      </c>
+      <c r="H308" s="62" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I308" s="80" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="309" spans="2:9" ht="47.25">
+      <c r="B309" s="86">
+        <v>302</v>
+      </c>
+      <c r="C309" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D309" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E309" s="56" t="s">
+        <v>844</v>
+      </c>
+      <c r="F309" s="62">
+        <v>45853</v>
+      </c>
+      <c r="G309" s="63">
+        <v>95325</v>
+      </c>
+      <c r="H309" s="62" t="s">
+        <v>558</v>
+      </c>
+      <c r="I309" s="80" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="310" spans="2:9" ht="78.75">
+      <c r="B310" s="86">
+        <v>303</v>
+      </c>
+      <c r="C310" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D310" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E310" s="57" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F310" s="62">
+        <v>45853</v>
+      </c>
+      <c r="G310" s="63">
+        <v>22345</v>
+      </c>
+      <c r="H310" s="62" t="s">
+        <v>649</v>
+      </c>
+      <c r="I310" s="80" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="311" spans="2:9" ht="157.5">
+      <c r="B311" s="86">
+        <v>304</v>
+      </c>
+      <c r="C311" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="D311" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E311" s="56" t="s">
+        <v>682</v>
+      </c>
+      <c r="F311" s="75">
+        <v>45853</v>
+      </c>
+      <c r="G311" s="76">
+        <v>3475517.88</v>
+      </c>
+      <c r="H311" s="68" t="s">
+        <v>597</v>
+      </c>
+      <c r="I311" s="80" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="312" spans="2:9" ht="47.25">
+      <c r="B312" s="86">
+        <v>305</v>
+      </c>
+      <c r="C312" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D312" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E312" s="56" t="s">
+        <v>683</v>
+      </c>
+      <c r="F312" s="58">
+        <v>45853</v>
+      </c>
+      <c r="G312" s="59">
+        <v>133244.42000000001</v>
+      </c>
+      <c r="H312" s="62" t="s">
+        <v>666</v>
+      </c>
+      <c r="I312" s="80" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="313" spans="2:9" ht="47.25">
+      <c r="B313" s="86">
+        <v>306</v>
+      </c>
+      <c r="C313" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D313" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E313" s="56" t="s">
+        <v>684</v>
+      </c>
+      <c r="F313" s="58">
+        <v>45853</v>
+      </c>
+      <c r="G313" s="59">
+        <v>61088.2</v>
+      </c>
+      <c r="H313" s="62" t="s">
+        <v>666</v>
+      </c>
+      <c r="I313" s="80" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="314" spans="2:9" ht="47.25">
+      <c r="B314" s="86">
+        <v>307</v>
+      </c>
+      <c r="C314" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D314" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E314" s="56" t="s">
+        <v>629</v>
+      </c>
+      <c r="F314" s="58">
+        <v>45853</v>
+      </c>
+      <c r="G314" s="59">
+        <v>52012.76</v>
+      </c>
+      <c r="H314" s="62" t="s">
+        <v>666</v>
+      </c>
+      <c r="I314" s="80" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="315" spans="2:9" ht="110.25">
+      <c r="B315" s="86">
+        <v>308</v>
+      </c>
+      <c r="C315" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D315" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E315" s="56" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F315" s="62">
+        <v>45852</v>
+      </c>
+      <c r="G315" s="63">
+        <v>163871.67000000001</v>
+      </c>
+      <c r="H315" s="62" t="s">
+        <v>641</v>
+      </c>
+      <c r="I315" s="80" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="316" spans="2:9" ht="47.25">
+      <c r="B316" s="86">
+        <v>309</v>
+      </c>
+      <c r="C316" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D316" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E316" s="56" t="s">
+        <v>845</v>
+      </c>
+      <c r="F316" s="65">
+        <v>45852</v>
+      </c>
+      <c r="G316" s="59">
+        <v>30750</v>
+      </c>
+      <c r="H316" s="65" t="s">
+        <v>653</v>
+      </c>
+      <c r="I316" s="80" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="317" spans="2:9" ht="47.25">
+      <c r="B317" s="86">
+        <v>310</v>
+      </c>
+      <c r="C317" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D317" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E317" s="56" t="s">
+        <v>846</v>
+      </c>
+      <c r="F317" s="62">
+        <v>45852</v>
+      </c>
+      <c r="G317" s="63">
+        <v>956657.1</v>
+      </c>
+      <c r="H317" s="62" t="s">
+        <v>653</v>
+      </c>
+      <c r="I317" s="80" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="318" spans="2:9" ht="54" customHeight="1">
+      <c r="B318" s="86">
+        <v>311</v>
+      </c>
+      <c r="C318" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D318" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E318" s="56" t="s">
+        <v>685</v>
+      </c>
+      <c r="F318" s="62">
+        <v>45849</v>
+      </c>
+      <c r="G318" s="63">
+        <v>187878.27</v>
+      </c>
+      <c r="H318" s="62" t="s">
+        <v>659</v>
+      </c>
+      <c r="I318" s="90" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="319" spans="2:9" ht="56.25" customHeight="1">
+      <c r="B319" s="86">
+        <v>312</v>
+      </c>
+      <c r="C319" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D319" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E319" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="F319" s="62">
+        <v>45849</v>
+      </c>
+      <c r="G319" s="63">
+        <v>420812.72</v>
+      </c>
+      <c r="H319" s="62" t="s">
+        <v>660</v>
+      </c>
+      <c r="I319" s="90" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="320" spans="2:9" ht="47.25">
+      <c r="B320" s="86">
+        <v>313</v>
+      </c>
+      <c r="C320" s="57" t="s">
+        <v>346</v>
+      </c>
+      <c r="D320" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E320" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="F320" s="62">
+        <v>45848</v>
+      </c>
+      <c r="G320" s="63">
+        <v>187083</v>
+      </c>
+      <c r="H320" s="62" t="s">
+        <v>640</v>
+      </c>
+      <c r="I320" s="80" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="321" spans="2:9" ht="63">
+      <c r="B321" s="86">
+        <v>314</v>
+      </c>
+      <c r="C321" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D321" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E321" s="56" t="s">
+        <v>847</v>
+      </c>
+      <c r="F321" s="65">
+        <v>45848</v>
+      </c>
+      <c r="G321" s="66">
+        <v>245754</v>
+      </c>
+      <c r="H321" s="65" t="s">
+        <v>655</v>
+      </c>
+      <c r="I321" s="80" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="322" spans="2:9" ht="47.25">
+      <c r="B322" s="86">
+        <v>315</v>
+      </c>
+      <c r="C322" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D322" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E322" s="56" t="s">
+        <v>848</v>
+      </c>
+      <c r="F322" s="62">
+        <v>45847</v>
+      </c>
+      <c r="G322" s="63">
+        <v>150761.1</v>
+      </c>
+      <c r="H322" s="62" t="s">
+        <v>647</v>
+      </c>
+      <c r="I322" s="80" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="323" spans="2:9" ht="47.25">
+      <c r="B323" s="86">
+        <v>316</v>
+      </c>
+      <c r="C323" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D323" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E323" s="56" t="s">
+        <v>849</v>
+      </c>
+      <c r="F323" s="62">
+        <v>45846</v>
+      </c>
+      <c r="G323" s="63">
+        <v>4305831.78</v>
+      </c>
+      <c r="H323" s="62" t="s">
+        <v>646</v>
+      </c>
+      <c r="I323" s="80" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="324" spans="2:9" ht="47.25">
+      <c r="B324" s="86">
+        <v>317</v>
+      </c>
+      <c r="C324" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D324" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E324" s="56" t="s">
+        <v>850</v>
+      </c>
+      <c r="F324" s="62">
+        <v>45845</v>
+      </c>
+      <c r="G324" s="63">
+        <v>125727.89</v>
+      </c>
+      <c r="H324" s="62" t="s">
+        <v>557</v>
+      </c>
+      <c r="I324" s="80" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="325" spans="2:9" ht="63">
+      <c r="B325" s="86">
+        <v>318</v>
+      </c>
+      <c r="C325" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D325" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E325" s="56" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F325" s="62">
+        <v>45845</v>
+      </c>
+      <c r="G325" s="63">
+        <v>387192</v>
+      </c>
+      <c r="H325" s="62" t="s">
+        <v>656</v>
+      </c>
+      <c r="I325" s="80" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="326" spans="2:9" ht="47.25">
+      <c r="B326" s="86">
+        <v>319</v>
+      </c>
+      <c r="C326" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D326" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E326" s="56" t="s">
+        <v>618</v>
+      </c>
+      <c r="F326" s="62">
+        <v>45842</v>
+      </c>
+      <c r="G326" s="63">
+        <v>110640</v>
+      </c>
+      <c r="H326" s="62" t="s">
+        <v>636</v>
+      </c>
+      <c r="I326" s="80" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="327" spans="2:9" ht="63">
+      <c r="B327" s="86">
+        <v>320</v>
+      </c>
+      <c r="C327" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D327" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E327" s="56" t="s">
+        <v>688</v>
+      </c>
+      <c r="F327" s="62">
+        <v>45841</v>
+      </c>
+      <c r="G327" s="63">
+        <v>258004</v>
+      </c>
+      <c r="H327" s="62" t="s">
+        <v>564</v>
+      </c>
+      <c r="I327" s="80" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="328" spans="2:9" ht="47.25">
+      <c r="B328" s="86">
+        <v>321</v>
+      </c>
+      <c r="C328" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D328" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E328" s="56" t="s">
+        <v>568</v>
+      </c>
+      <c r="F328" s="62">
+        <v>45841</v>
+      </c>
+      <c r="G328" s="59">
+        <v>215601.78</v>
+      </c>
+      <c r="H328" s="62" t="s">
+        <v>644</v>
+      </c>
+      <c r="I328" s="80" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="329" spans="2:9" ht="63">
+      <c r="B329" s="86">
+        <v>322</v>
+      </c>
+      <c r="C329" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D329" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E329" s="57" t="s">
+        <v>851</v>
+      </c>
+      <c r="F329" s="62">
+        <v>45841</v>
+      </c>
+      <c r="G329" s="63">
+        <v>28440</v>
+      </c>
+      <c r="H329" s="62" t="s">
+        <v>649</v>
+      </c>
+      <c r="I329" s="80" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="330" spans="2:9" ht="71.25" customHeight="1">
+      <c r="B330" s="86">
+        <v>323</v>
+      </c>
+      <c r="C330" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D330" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E330" s="57" t="s">
+        <v>625</v>
+      </c>
+      <c r="F330" s="62">
+        <v>45841</v>
+      </c>
+      <c r="G330" s="63">
+        <v>33600</v>
+      </c>
+      <c r="H330" s="62" t="s">
+        <v>650</v>
+      </c>
+      <c r="I330" s="80" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="331" spans="2:9" ht="47.25">
+      <c r="B331" s="86">
+        <v>324</v>
+      </c>
+      <c r="C331" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D331" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E331" s="56" t="s">
+        <v>607</v>
+      </c>
+      <c r="F331" s="62">
+        <v>45841</v>
+      </c>
+      <c r="G331" s="63">
+        <v>1546798.8</v>
+      </c>
+      <c r="H331" s="62" t="s">
+        <v>608</v>
+      </c>
+      <c r="I331" s="80" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="332" spans="2:9" ht="47.25">
+      <c r="B332" s="86">
+        <v>325</v>
+      </c>
+      <c r="C332" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D332" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E332" s="56" t="s">
+        <v>623</v>
+      </c>
+      <c r="F332" s="62">
+        <v>45840</v>
+      </c>
+      <c r="G332" s="63">
+        <v>317832</v>
+      </c>
+      <c r="H332" s="62" t="s">
+        <v>565</v>
+      </c>
+      <c r="I332" s="80" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="333" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B333" s="86">
+        <v>326</v>
+      </c>
+      <c r="C333" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D333" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E333" s="56" t="s">
+        <v>593</v>
+      </c>
+      <c r="F333" s="62">
+        <v>45840</v>
+      </c>
+      <c r="G333" s="63">
+        <v>28610</v>
+      </c>
+      <c r="H333" s="62" t="s">
+        <v>663</v>
+      </c>
+      <c r="I333" s="80" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="334" spans="2:9" ht="47.25">
+      <c r="B334" s="86">
+        <v>327</v>
+      </c>
+      <c r="C334" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D334" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E334" s="56" t="s">
+        <v>852</v>
+      </c>
+      <c r="F334" s="62">
+        <v>45839</v>
+      </c>
+      <c r="G334" s="63">
+        <v>189666</v>
+      </c>
+      <c r="H334" s="62" t="s">
+        <v>556</v>
+      </c>
+      <c r="I334" s="80" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="335" spans="2:9" ht="47.25">
+      <c r="B335" s="86">
+        <v>328</v>
+      </c>
+      <c r="C335" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D335" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E335" s="56" t="s">
+        <v>853</v>
+      </c>
+      <c r="F335" s="62">
+        <v>45839</v>
+      </c>
+      <c r="G335" s="63">
+        <v>363979.16</v>
+      </c>
+      <c r="H335" s="56" t="s">
+        <v>570</v>
+      </c>
+      <c r="I335" s="80" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="336" spans="2:9" ht="47.25">
+      <c r="B336" s="86">
+        <v>329</v>
+      </c>
+      <c r="C336" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D336" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E336" s="56" t="s">
+        <v>854</v>
+      </c>
+      <c r="F336" s="62">
+        <v>45839</v>
+      </c>
+      <c r="G336" s="63">
+        <v>9360.2999999999993</v>
+      </c>
+      <c r="H336" s="56" t="s">
+        <v>571</v>
+      </c>
+      <c r="I336" s="80" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="337" spans="2:9" ht="157.5">
+      <c r="B337" s="86">
+        <v>330</v>
+      </c>
+      <c r="C337" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D337" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E337" s="61" t="s">
+        <v>624</v>
+      </c>
+      <c r="F337" s="62">
+        <v>45839</v>
+      </c>
+      <c r="G337" s="63">
+        <v>7419087.0899999999</v>
+      </c>
+      <c r="H337" s="62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I337" s="80" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="338" spans="2:9" ht="47.25">
+      <c r="B338" s="86">
+        <v>331</v>
+      </c>
+      <c r="C338" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D338" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E338" s="56" t="s">
+        <v>855</v>
+      </c>
+      <c r="F338" s="62">
+        <v>45839</v>
+      </c>
+      <c r="G338" s="59">
+        <v>103197</v>
+      </c>
+      <c r="H338" s="62" t="s">
+        <v>670</v>
+      </c>
+      <c r="I338" s="80" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="339" spans="2:9" ht="63">
+      <c r="B339" s="86">
+        <v>332</v>
+      </c>
+      <c r="C339" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D339" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E339" s="56" t="s">
+        <v>533</v>
+      </c>
+      <c r="F339" s="58">
+        <v>45838</v>
+      </c>
+      <c r="G339" s="59">
+        <v>868698.75</v>
+      </c>
+      <c r="H339" s="56" t="s">
+        <v>435</v>
+      </c>
+      <c r="I339" s="80" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="340" spans="2:9" ht="63">
+      <c r="B340" s="86">
+        <v>333</v>
+      </c>
+      <c r="C340" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D340" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E340" s="56" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F340" s="58">
+        <v>45838</v>
+      </c>
+      <c r="G340" s="59">
+        <v>249755.04</v>
+      </c>
+      <c r="H340" s="56" t="s">
+        <v>436</v>
+      </c>
+      <c r="I340" s="80" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="341" spans="2:9" ht="47.25">
+      <c r="B341" s="86">
+        <v>334</v>
+      </c>
+      <c r="C341" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D341" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E341" s="56" t="s">
+        <v>534</v>
+      </c>
+      <c r="F341" s="62">
+        <v>45838</v>
+      </c>
+      <c r="G341" s="63">
+        <v>1143358.56</v>
+      </c>
+      <c r="H341" s="62" t="s">
+        <v>481</v>
+      </c>
+      <c r="I341" s="80" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="342" spans="2:9" ht="75" customHeight="1">
+      <c r="B342" s="86">
+        <v>335</v>
+      </c>
+      <c r="C342" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="D342" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E342" s="56" t="s">
+        <v>529</v>
+      </c>
+      <c r="F342" s="62">
+        <v>45835</v>
+      </c>
+      <c r="G342" s="59">
+        <v>210820</v>
+      </c>
+      <c r="H342" s="62" t="s">
+        <v>427</v>
+      </c>
+      <c r="I342" s="80" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="343" spans="2:9" ht="54.75" customHeight="1">
+      <c r="B343" s="86">
+        <v>336</v>
+      </c>
+      <c r="C343" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="D343" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E343" s="56" t="s">
+        <v>530</v>
+      </c>
+      <c r="F343" s="62">
+        <v>45835</v>
+      </c>
+      <c r="G343" s="59">
+        <v>28536</v>
+      </c>
+      <c r="H343" s="62" t="s">
+        <v>427</v>
+      </c>
+      <c r="I343" s="80" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="344" spans="2:9" ht="78.75">
+      <c r="B344" s="86">
+        <v>337</v>
+      </c>
+      <c r="C344" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D344" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E344" s="56" t="s">
+        <v>535</v>
+      </c>
+      <c r="F344" s="58">
+        <v>45835</v>
+      </c>
+      <c r="G344" s="63">
+        <v>277714.81</v>
+      </c>
+      <c r="H344" s="63" t="s">
+        <v>441</v>
+      </c>
+      <c r="I344" s="80" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="345" spans="2:9" ht="118.5" customHeight="1">
+      <c r="B345" s="86">
+        <v>338</v>
+      </c>
+      <c r="C345" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D345" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E345" s="56" t="s">
+        <v>511</v>
+      </c>
+      <c r="F345" s="58">
+        <v>45833</v>
+      </c>
+      <c r="G345" s="59">
+        <v>19796.400000000001</v>
+      </c>
+      <c r="H345" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I345" s="80" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="346" spans="2:9" ht="59.25" customHeight="1">
+      <c r="B346" s="86">
+        <v>339</v>
+      </c>
+      <c r="C346" s="57" t="s">
+        <v>429</v>
+      </c>
+      <c r="D346" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E346" s="56" t="s">
+        <v>508</v>
+      </c>
+      <c r="F346" s="62">
+        <v>45832</v>
+      </c>
+      <c r="G346" s="63">
+        <v>5679880.4900000002</v>
+      </c>
+      <c r="H346" s="62" t="s">
+        <v>300</v>
+      </c>
+      <c r="I346" s="80" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="347" spans="2:9" ht="63">
+      <c r="B347" s="86">
+        <v>340</v>
+      </c>
+      <c r="C347" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D347" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E347" s="56" t="s">
+        <v>536</v>
+      </c>
+      <c r="F347" s="65">
+        <v>45832</v>
+      </c>
+      <c r="G347" s="59">
+        <v>95666.66</v>
+      </c>
+      <c r="H347" s="65" t="s">
+        <v>485</v>
+      </c>
+      <c r="I347" s="80" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="348" spans="2:9" ht="110.25">
+      <c r="B348" s="86">
+        <v>341</v>
+      </c>
+      <c r="C348" s="57" t="s">
+        <v>346</v>
+      </c>
+      <c r="D348" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E348" s="56" t="s">
+        <v>539</v>
+      </c>
+      <c r="F348" s="62">
+        <v>45832</v>
+      </c>
+      <c r="G348" s="63">
+        <v>3582730.27</v>
+      </c>
+      <c r="H348" s="62" t="s">
+        <v>489</v>
+      </c>
+      <c r="I348" s="80" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="349" spans="2:9" ht="63">
+      <c r="B349" s="86">
+        <v>342</v>
+      </c>
+      <c r="C349" s="57" t="s">
+        <v>460</v>
+      </c>
+      <c r="D349" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E349" s="57" t="s">
+        <v>520</v>
+      </c>
+      <c r="F349" s="60">
+        <v>45832</v>
+      </c>
+      <c r="G349" s="66">
+        <v>5807368</v>
+      </c>
+      <c r="H349" s="60" t="s">
+        <v>496</v>
+      </c>
+      <c r="I349" s="87" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="350" spans="2:9" ht="78.75">
+      <c r="B350" s="86">
+        <v>343</v>
+      </c>
+      <c r="C350" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D350" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E350" s="56" t="s">
+        <v>532</v>
+      </c>
+      <c r="F350" s="62">
+        <v>45831</v>
+      </c>
+      <c r="G350" s="63">
+        <v>46125</v>
+      </c>
+      <c r="H350" s="62" t="s">
+        <v>479</v>
+      </c>
+      <c r="I350" s="80" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="351" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B351" s="86">
+        <v>344</v>
+      </c>
+      <c r="C351" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D351" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E351" s="56" t="s">
+        <v>509</v>
+      </c>
+      <c r="F351" s="58">
+        <v>45831</v>
+      </c>
+      <c r="G351" s="59">
+        <v>236590</v>
+      </c>
+      <c r="H351" s="56" t="s">
+        <v>434</v>
+      </c>
+      <c r="I351" s="80" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="352" spans="2:9" ht="94.5">
+      <c r="B352" s="86">
+        <v>345</v>
+      </c>
+      <c r="C352" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D352" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E352" s="56" t="s">
+        <v>512</v>
+      </c>
+      <c r="F352" s="58">
+        <v>45831</v>
+      </c>
+      <c r="G352" s="59">
+        <v>51012</v>
+      </c>
+      <c r="H352" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I352" s="80" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="353" spans="2:9" ht="94.5">
+      <c r="B353" s="86">
+        <v>346</v>
+      </c>
+      <c r="C353" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D353" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E353" s="56" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F353" s="58">
+        <v>45831</v>
+      </c>
+      <c r="G353" s="59">
+        <v>48384</v>
+      </c>
+      <c r="H353" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I353" s="80" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="354" spans="2:9" ht="94.5">
+      <c r="B354" s="86">
+        <v>347</v>
+      </c>
+      <c r="C354" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D354" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E354" s="56" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F354" s="58">
+        <v>45831</v>
+      </c>
+      <c r="G354" s="59">
+        <v>12674.88</v>
+      </c>
+      <c r="H354" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I354" s="80" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="355" spans="2:9" ht="78.75">
+      <c r="B355" s="86">
+        <v>348</v>
+      </c>
+      <c r="C355" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D355" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E355" s="56" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F355" s="58">
+        <v>45831</v>
+      </c>
+      <c r="G355" s="59">
+        <v>39813.120000000003</v>
+      </c>
+      <c r="H355" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I355" s="80" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="356" spans="2:9" ht="94.5">
+      <c r="B356" s="86">
+        <v>349</v>
+      </c>
+      <c r="C356" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D356" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E356" s="56" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F356" s="58">
+        <v>45831</v>
+      </c>
+      <c r="G356" s="59">
+        <v>10521</v>
+      </c>
+      <c r="H356" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I356" s="80" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="357" spans="2:9" ht="47.25">
+      <c r="B357" s="86">
+        <v>350</v>
+      </c>
+      <c r="C357" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D357" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E357" s="56" t="s">
+        <v>537</v>
+      </c>
+      <c r="F357" s="65">
+        <v>45831</v>
+      </c>
+      <c r="G357" s="66">
+        <v>3628500</v>
+      </c>
+      <c r="H357" s="65" t="s">
+        <v>486</v>
+      </c>
+      <c r="I357" s="80" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="358" spans="2:9" ht="114.75" customHeight="1">
+      <c r="B358" s="86">
+        <v>351</v>
+      </c>
+      <c r="C358" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D358" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E358" s="56" t="s">
+        <v>515</v>
+      </c>
+      <c r="F358" s="62">
+        <v>45831</v>
+      </c>
+      <c r="G358" s="66">
+        <v>233683.26</v>
+      </c>
+      <c r="H358" s="62" t="s">
+        <v>487</v>
+      </c>
+      <c r="I358" s="80" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="359" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B359" s="86">
+        <v>352</v>
+      </c>
+      <c r="C359" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D359" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E359" s="56" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F359" s="62">
+        <v>45831</v>
+      </c>
+      <c r="G359" s="59">
+        <v>323570.32</v>
+      </c>
+      <c r="H359" s="62" t="s">
+        <v>494</v>
+      </c>
+      <c r="I359" s="80" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="360" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B360" s="86">
+        <v>353</v>
+      </c>
+      <c r="C360" s="57" t="s">
+        <v>346</v>
+      </c>
+      <c r="D360" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E360" s="56" t="s">
+        <v>518</v>
+      </c>
+      <c r="F360" s="62">
+        <v>45826</v>
+      </c>
+      <c r="G360" s="63">
+        <v>543366.49</v>
+      </c>
+      <c r="H360" s="62" t="s">
+        <v>490</v>
+      </c>
+      <c r="I360" s="80" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="361" spans="2:9" ht="47.25">
+      <c r="B361" s="86">
+        <v>354</v>
+      </c>
+      <c r="C361" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="D361" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E361" s="56" t="s">
+        <v>540</v>
+      </c>
+      <c r="F361" s="62">
+        <v>45826</v>
+      </c>
+      <c r="G361" s="63">
+        <v>6233594.8600000003</v>
+      </c>
+      <c r="H361" s="62" t="s">
+        <v>491</v>
+      </c>
+      <c r="I361" s="80" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="362" spans="2:9" ht="51" customHeight="1">
+      <c r="B362" s="86">
+        <v>355</v>
+      </c>
+      <c r="C362" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D362" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E362" s="56" t="s">
+        <v>514</v>
+      </c>
+      <c r="F362" s="62">
+        <v>45825</v>
+      </c>
+      <c r="G362" s="63">
+        <v>399750</v>
+      </c>
+      <c r="H362" s="62" t="s">
+        <v>484</v>
+      </c>
+      <c r="I362" s="80" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="363" spans="2:9" ht="63">
+      <c r="B363" s="86">
+        <v>356</v>
+      </c>
+      <c r="C363" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D363" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E363" s="56" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F363" s="62">
+        <v>45825</v>
+      </c>
+      <c r="G363" s="63">
+        <v>516409.36</v>
+      </c>
+      <c r="H363" s="62" t="s">
+        <v>677</v>
+      </c>
+      <c r="I363" s="80" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="364" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B364" s="86">
+        <v>357</v>
+      </c>
+      <c r="C364" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D364" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E364" s="61" t="s">
+        <v>516</v>
+      </c>
+      <c r="F364" s="62">
+        <v>45825</v>
+      </c>
+      <c r="G364" s="63">
+        <v>479700</v>
+      </c>
+      <c r="H364" s="62" t="s">
+        <v>488</v>
+      </c>
+      <c r="I364" s="80" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="365" spans="2:9" ht="94.5">
+      <c r="B365" s="86">
+        <v>358</v>
+      </c>
+      <c r="C365" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D365" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E365" s="56" t="s">
+        <v>541</v>
+      </c>
+      <c r="F365" s="58">
+        <v>45825</v>
+      </c>
+      <c r="G365" s="59">
+        <v>7535683.54</v>
+      </c>
+      <c r="H365" s="56" t="s">
+        <v>492</v>
+      </c>
+      <c r="I365" s="80" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="366" spans="2:9" ht="47.25">
+      <c r="B366" s="86">
+        <v>359</v>
+      </c>
+      <c r="C366" s="57" t="s">
+        <v>425</v>
+      </c>
+      <c r="D366" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E366" s="56" t="s">
+        <v>507</v>
+      </c>
+      <c r="F366" s="62">
+        <v>45824</v>
+      </c>
+      <c r="G366" s="59">
+        <v>132000</v>
+      </c>
+      <c r="H366" s="62" t="s">
+        <v>426</v>
+      </c>
+      <c r="I366" s="80" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="367" spans="2:9" ht="47.25">
+      <c r="B367" s="86">
+        <v>360</v>
+      </c>
+      <c r="C367" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D367" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E367" s="56" t="s">
+        <v>513</v>
+      </c>
+      <c r="F367" s="62">
+        <v>45824</v>
+      </c>
+      <c r="G367" s="63">
+        <v>266875.45</v>
+      </c>
+      <c r="H367" s="62" t="s">
+        <v>483</v>
+      </c>
+      <c r="I367" s="80" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="368" spans="2:9" ht="110.25">
+      <c r="B368" s="86">
+        <v>361</v>
+      </c>
+      <c r="C368" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D368" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E368" s="61" t="s">
+        <v>538</v>
+      </c>
+      <c r="F368" s="62">
+        <v>45824</v>
+      </c>
+      <c r="G368" s="66">
+        <v>7605784.3600000003</v>
+      </c>
+      <c r="H368" s="62" t="s">
+        <v>300</v>
+      </c>
+      <c r="I368" s="80" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="369" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B369" s="86">
+        <v>362</v>
+      </c>
+      <c r="C369" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D369" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" s="56" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F369" s="58">
+        <v>45821</v>
+      </c>
+      <c r="G369" s="59">
+        <v>85668.72</v>
+      </c>
+      <c r="H369" s="62" t="s">
+        <v>503</v>
+      </c>
+      <c r="I369" s="80" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="370" spans="2:9" ht="47.25">
+      <c r="B370" s="86">
+        <v>363</v>
+      </c>
+      <c r="C370" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D370" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E370" s="56" t="s">
+        <v>521</v>
+      </c>
+      <c r="F370" s="60">
+        <v>45820</v>
+      </c>
+      <c r="G370" s="66">
+        <v>196596.86</v>
+      </c>
+      <c r="H370" s="60" t="s">
+        <v>497</v>
+      </c>
+      <c r="I370" s="87" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="371" spans="2:9" ht="63">
+      <c r="B371" s="86">
+        <v>364</v>
+      </c>
+      <c r="C371" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D371" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E371" s="56" t="s">
+        <v>510</v>
+      </c>
+      <c r="F371" s="62">
+        <v>45819</v>
+      </c>
+      <c r="G371" s="63">
+        <v>448543.43</v>
+      </c>
+      <c r="H371" s="62" t="s">
+        <v>480</v>
+      </c>
+      <c r="I371" s="80" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="372" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B372" s="86">
+        <v>365</v>
+      </c>
+      <c r="C372" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D372" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E372" s="56" t="s">
+        <v>517</v>
+      </c>
+      <c r="F372" s="62">
+        <v>45819</v>
+      </c>
+      <c r="G372" s="63">
+        <v>243334.26</v>
+      </c>
+      <c r="H372" s="62" t="s">
+        <v>452</v>
+      </c>
+      <c r="I372" s="80" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="373" spans="2:9" ht="204.75">
+      <c r="B373" s="86">
+        <v>366</v>
+      </c>
+      <c r="C373" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D373" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E373" s="56" t="s">
+        <v>549</v>
+      </c>
+      <c r="F373" s="62">
+        <v>45818</v>
+      </c>
+      <c r="G373" s="63">
+        <v>5165171.2300000004</v>
+      </c>
+      <c r="H373" s="62" t="s">
+        <v>492</v>
+      </c>
+      <c r="I373" s="80" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="374" spans="2:9" ht="141.75">
+      <c r="B374" s="86">
+        <v>367</v>
+      </c>
+      <c r="C374" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D374" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E374" s="56" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F374" s="62">
+        <v>45817</v>
+      </c>
+      <c r="G374" s="63">
+        <v>1998630.72</v>
+      </c>
+      <c r="H374" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I374" s="80" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="375" spans="2:9" ht="189">
+      <c r="B375" s="86">
+        <v>368</v>
+      </c>
+      <c r="C375" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D375" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E375" s="56" t="s">
+        <v>621</v>
+      </c>
+      <c r="F375" s="62">
+        <v>45817</v>
+      </c>
+      <c r="G375" s="63">
+        <v>917164.08</v>
+      </c>
+      <c r="H375" s="62" t="s">
+        <v>482</v>
+      </c>
+      <c r="I375" s="80" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="376" spans="2:9" ht="66.75" customHeight="1">
+      <c r="B376" s="86">
+        <v>369</v>
+      </c>
+      <c r="C376" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D376" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E376" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="F376" s="62">
+        <v>45817</v>
+      </c>
+      <c r="G376" s="63">
+        <v>139041.56</v>
+      </c>
+      <c r="H376" s="62" t="s">
+        <v>467</v>
+      </c>
+      <c r="I376" s="80" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="377" spans="2:9" ht="47.25">
+      <c r="B377" s="86">
+        <v>370</v>
+      </c>
+      <c r="C377" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D377" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E377" s="56" t="s">
+        <v>550</v>
+      </c>
+      <c r="F377" s="62">
+        <v>45817</v>
+      </c>
+      <c r="G377" s="59">
+        <v>186037.5</v>
+      </c>
+      <c r="H377" s="62" t="s">
+        <v>505</v>
+      </c>
+      <c r="I377" s="80" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="378" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B378" s="86">
+        <v>371</v>
+      </c>
+      <c r="C378" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D378" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E378" s="70" t="s">
+        <v>523</v>
+      </c>
+      <c r="F378" s="62">
+        <v>45813</v>
+      </c>
+      <c r="G378" s="63">
+        <v>357561</v>
+      </c>
+      <c r="H378" s="62" t="s">
+        <v>502</v>
+      </c>
+      <c r="I378" s="80" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="379" spans="2:9" ht="47.25">
+      <c r="B379" s="86">
+        <v>372</v>
+      </c>
+      <c r="C379" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D379" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E379" s="56" t="s">
+        <v>526</v>
+      </c>
+      <c r="F379" s="62">
+        <v>45813</v>
+      </c>
+      <c r="G379" s="63">
+        <v>100737</v>
+      </c>
+      <c r="H379" s="62" t="s">
+        <v>504</v>
+      </c>
+      <c r="I379" s="80" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="380" spans="2:9" ht="51" customHeight="1">
+      <c r="B380" s="86">
+        <v>373</v>
+      </c>
+      <c r="C380" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D380" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E380" s="56" t="s">
+        <v>525</v>
+      </c>
+      <c r="F380" s="62">
+        <v>45813</v>
+      </c>
+      <c r="G380" s="63">
+        <v>121275</v>
+      </c>
+      <c r="H380" s="62" t="s">
+        <v>504</v>
+      </c>
+      <c r="I380" s="80" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="381" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B381" s="86">
+        <v>374</v>
+      </c>
+      <c r="C381" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D381" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E381" s="56" t="s">
+        <v>524</v>
+      </c>
+      <c r="F381" s="62">
+        <v>45813</v>
+      </c>
+      <c r="G381" s="63">
+        <v>182311.77</v>
+      </c>
+      <c r="H381" s="62" t="s">
+        <v>504</v>
+      </c>
+      <c r="I381" s="80" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="382" spans="2:9" ht="66" customHeight="1">
+      <c r="B382" s="86">
+        <v>375</v>
+      </c>
+      <c r="C382" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D382" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E382" s="56" t="s">
+        <v>545</v>
+      </c>
+      <c r="F382" s="62">
+        <v>45812</v>
+      </c>
+      <c r="G382" s="63">
+        <v>468855.59</v>
+      </c>
+      <c r="H382" s="62" t="s">
+        <v>499</v>
+      </c>
+      <c r="I382" s="80" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="383" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B383" s="86">
+        <v>376</v>
+      </c>
+      <c r="C383" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D383" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E383" s="56" t="s">
+        <v>546</v>
+      </c>
+      <c r="F383" s="62">
+        <v>45812</v>
+      </c>
+      <c r="G383" s="63">
+        <v>76743.525299999994</v>
+      </c>
+      <c r="H383" s="62" t="s">
+        <v>499</v>
+      </c>
+      <c r="I383" s="80" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="384" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B384" s="86">
+        <v>377</v>
+      </c>
+      <c r="C384" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D384" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E384" s="56" t="s">
+        <v>522</v>
+      </c>
+      <c r="F384" s="62">
+        <v>45812</v>
+      </c>
+      <c r="G384" s="63">
+        <v>33028.14</v>
+      </c>
+      <c r="H384" s="62" t="s">
+        <v>499</v>
+      </c>
+      <c r="I384" s="80" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="385" spans="2:9" ht="63">
+      <c r="B385" s="86">
+        <v>378</v>
+      </c>
+      <c r="C385" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D385" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E385" s="57" t="s">
+        <v>528</v>
+      </c>
+      <c r="F385" s="60">
+        <v>45811</v>
+      </c>
+      <c r="G385" s="66">
+        <v>145318.35</v>
+      </c>
+      <c r="H385" s="60" t="s">
+        <v>500</v>
+      </c>
+      <c r="I385" s="91" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="386" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B386" s="86">
         <v>379</v>
       </c>
-      <c r="F283" s="62">
+      <c r="C386" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="D386" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E386" s="56" t="s">
+        <v>531</v>
+      </c>
+      <c r="F386" s="62">
+        <v>45810</v>
+      </c>
+      <c r="G386" s="63">
+        <v>186426.9</v>
+      </c>
+      <c r="H386" s="56" t="s">
+        <v>478</v>
+      </c>
+      <c r="I386" s="80" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="387" spans="2:9" ht="51" customHeight="1">
+      <c r="B387" s="86">
+        <v>380</v>
+      </c>
+      <c r="C387" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D387" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E387" s="56" t="s">
+        <v>542</v>
+      </c>
+      <c r="F387" s="62">
+        <v>45810</v>
+      </c>
+      <c r="G387" s="63">
+        <v>295015.5</v>
+      </c>
+      <c r="H387" s="62" t="s">
+        <v>493</v>
+      </c>
+      <c r="I387" s="90" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="388" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B388" s="86">
+        <v>381</v>
+      </c>
+      <c r="C388" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D388" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E388" s="56" t="s">
+        <v>543</v>
+      </c>
+      <c r="F388" s="62">
+        <v>45810</v>
+      </c>
+      <c r="G388" s="63">
+        <v>201105</v>
+      </c>
+      <c r="H388" s="62" t="s">
+        <v>493</v>
+      </c>
+      <c r="I388" s="90" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="389" spans="2:9" ht="63">
+      <c r="B389" s="86">
+        <v>382</v>
+      </c>
+      <c r="C389" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D389" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E389" s="56" t="s">
+        <v>544</v>
+      </c>
+      <c r="F389" s="62">
+        <v>45810</v>
+      </c>
+      <c r="G389" s="63">
+        <v>387450</v>
+      </c>
+      <c r="H389" s="62" t="s">
+        <v>498</v>
+      </c>
+      <c r="I389" s="80" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="390" spans="2:9" ht="51" customHeight="1">
+      <c r="B390" s="86">
+        <v>383</v>
+      </c>
+      <c r="C390" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D390" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E390" s="57" t="s">
+        <v>547</v>
+      </c>
+      <c r="F390" s="60">
+        <v>45810</v>
+      </c>
+      <c r="G390" s="66">
+        <v>489213.72</v>
+      </c>
+      <c r="H390" s="60" t="s">
+        <v>501</v>
+      </c>
+      <c r="I390" s="87" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="391" spans="2:9" ht="63">
+      <c r="B391" s="86">
+        <v>384</v>
+      </c>
+      <c r="C391" s="57" t="s">
+        <v>348</v>
+      </c>
+      <c r="D391" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E391" s="56" t="s">
+        <v>416</v>
+      </c>
+      <c r="F391" s="62">
+        <v>45807</v>
+      </c>
+      <c r="G391" s="59">
+        <v>966780</v>
+      </c>
+      <c r="H391" s="62" t="s">
+        <v>389</v>
+      </c>
+      <c r="I391" s="80" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="392" spans="2:9" ht="63">
+      <c r="B392" s="86">
+        <v>385</v>
+      </c>
+      <c r="C392" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D392" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E392" s="56" t="s">
+        <v>420</v>
+      </c>
+      <c r="F392" s="62">
+        <v>45807</v>
+      </c>
+      <c r="G392" s="66">
+        <v>690544.08</v>
+      </c>
+      <c r="H392" s="62" t="s">
+        <v>397</v>
+      </c>
+      <c r="I392" s="80" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="393" spans="2:9" ht="47.25">
+      <c r="B393" s="86">
+        <v>386</v>
+      </c>
+      <c r="C393" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D393" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E393" s="56" t="s">
+        <v>377</v>
+      </c>
+      <c r="F393" s="62">
+        <v>45806</v>
+      </c>
+      <c r="G393" s="63">
+        <v>366216.69</v>
+      </c>
+      <c r="H393" s="62" t="s">
+        <v>393</v>
+      </c>
+      <c r="I393" s="80" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="394" spans="2:9" ht="48" customHeight="1">
+      <c r="B394" s="86">
+        <v>387</v>
+      </c>
+      <c r="C394" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D394" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E394" s="56" t="s">
+        <v>387</v>
+      </c>
+      <c r="F394" s="62">
+        <v>45806</v>
+      </c>
+      <c r="G394" s="63">
+        <v>320000</v>
+      </c>
+      <c r="H394" s="62" t="s">
+        <v>407</v>
+      </c>
+      <c r="I394" s="80" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="395" spans="2:9" ht="59.25" customHeight="1">
+      <c r="B395" s="86">
+        <v>388</v>
+      </c>
+      <c r="C395" s="57" t="s">
+        <v>346</v>
+      </c>
+      <c r="D395" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E395" s="56" t="s">
+        <v>415</v>
+      </c>
+      <c r="F395" s="62">
+        <v>45805</v>
+      </c>
+      <c r="G395" s="63">
+        <v>70284.66</v>
+      </c>
+      <c r="H395" s="62" t="s">
+        <v>390</v>
+      </c>
+      <c r="I395" s="80" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="396" spans="2:9" ht="47.25">
+      <c r="B396" s="86">
+        <v>389</v>
+      </c>
+      <c r="C396" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D396" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E396" s="56" t="s">
+        <v>381</v>
+      </c>
+      <c r="F396" s="58">
+        <v>45805</v>
+      </c>
+      <c r="G396" s="59">
+        <v>29028.95</v>
+      </c>
+      <c r="H396" s="56" t="s">
+        <v>401</v>
+      </c>
+      <c r="I396" s="80" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="397" spans="2:9" ht="63">
+      <c r="B397" s="86">
+        <v>390</v>
+      </c>
+      <c r="C397" s="57" t="s">
+        <v>359</v>
+      </c>
+      <c r="D397" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E397" s="56" t="s">
+        <v>380</v>
+      </c>
+      <c r="F397" s="62">
+        <v>45804</v>
+      </c>
+      <c r="G397" s="63">
+        <v>55703.01</v>
+      </c>
+      <c r="H397" s="62" t="s">
+        <v>400</v>
+      </c>
+      <c r="I397" s="80" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="398" spans="2:9" ht="63">
+      <c r="B398" s="86">
+        <v>391</v>
+      </c>
+      <c r="C398" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D398" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E398" s="57" t="s">
+        <v>424</v>
+      </c>
+      <c r="F398" s="60">
+        <v>45804</v>
+      </c>
+      <c r="G398" s="66">
+        <v>157000</v>
+      </c>
+      <c r="H398" s="60" t="s">
+        <v>408</v>
+      </c>
+      <c r="I398" s="91" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="399" spans="2:9" ht="110.25">
+      <c r="B399" s="86">
+        <v>392</v>
+      </c>
+      <c r="C399" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D399" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E399" s="56" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F399" s="58">
+        <v>45803</v>
+      </c>
+      <c r="G399" s="59">
+        <v>732000</v>
+      </c>
+      <c r="H399" s="56" t="s">
+        <v>350</v>
+      </c>
+      <c r="I399" s="80" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="400" spans="2:9" ht="47.25">
+      <c r="B400" s="86">
+        <v>393</v>
+      </c>
+      <c r="C400" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D400" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E400" s="56" t="s">
+        <v>382</v>
+      </c>
+      <c r="F400" s="62">
+        <v>45803</v>
+      </c>
+      <c r="G400" s="66">
+        <v>316500</v>
+      </c>
+      <c r="H400" s="62" t="s">
+        <v>402</v>
+      </c>
+      <c r="I400" s="80" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="401" spans="2:9" ht="63">
+      <c r="B401" s="86">
+        <v>394</v>
+      </c>
+      <c r="C401" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D401" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E401" s="73" t="s">
+        <v>423</v>
+      </c>
+      <c r="F401" s="62">
+        <v>45803</v>
+      </c>
+      <c r="G401" s="63">
+        <v>2447700</v>
+      </c>
+      <c r="H401" s="62" t="s">
+        <v>406</v>
+      </c>
+      <c r="I401" s="80" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="402" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B402" s="86">
+        <v>395</v>
+      </c>
+      <c r="C402" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D402" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E402" s="56" t="s">
+        <v>375</v>
+      </c>
+      <c r="F402" s="60">
+        <v>45800</v>
+      </c>
+      <c r="G402" s="63">
+        <v>18200</v>
+      </c>
+      <c r="H402" s="60" t="s">
+        <v>392</v>
+      </c>
+      <c r="I402" s="87" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="403" spans="2:9" ht="49.5" customHeight="1">
+      <c r="B403" s="86">
+        <v>396</v>
+      </c>
+      <c r="C403" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D403" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E403" s="56" t="s">
+        <v>376</v>
+      </c>
+      <c r="F403" s="60">
+        <v>45800</v>
+      </c>
+      <c r="G403" s="63">
+        <v>65835</v>
+      </c>
+      <c r="H403" s="60" t="s">
+        <v>392</v>
+      </c>
+      <c r="I403" s="87" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="404" spans="2:9" ht="63">
+      <c r="B404" s="86">
+        <v>397</v>
+      </c>
+      <c r="C404" s="57" t="s">
+        <v>346</v>
+      </c>
+      <c r="D404" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E404" s="56" t="s">
+        <v>374</v>
+      </c>
+      <c r="F404" s="62">
+        <v>45799</v>
+      </c>
+      <c r="G404" s="63">
+        <v>259746.16</v>
+      </c>
+      <c r="H404" s="62" t="s">
+        <v>391</v>
+      </c>
+      <c r="I404" s="80" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="405" spans="2:9" ht="47.25">
+      <c r="B405" s="86">
+        <v>398</v>
+      </c>
+      <c r="C405" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D405" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E405" s="56" t="s">
+        <v>378</v>
+      </c>
+      <c r="F405" s="58">
+        <v>45798</v>
+      </c>
+      <c r="G405" s="59">
+        <v>199014</v>
+      </c>
+      <c r="H405" s="56" t="s">
+        <v>394</v>
+      </c>
+      <c r="I405" s="80" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="406" spans="2:9" ht="55.5" customHeight="1">
+      <c r="B406" s="86">
+        <v>399</v>
+      </c>
+      <c r="C406" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D406" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E406" s="57" t="s">
+        <v>417</v>
+      </c>
+      <c r="F406" s="58">
+        <v>45797</v>
+      </c>
+      <c r="G406" s="59">
+        <v>430500</v>
+      </c>
+      <c r="H406" s="62" t="s">
+        <v>395</v>
+      </c>
+      <c r="I406" s="80" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="407" spans="2:9" ht="94.5">
+      <c r="B407" s="86">
+        <v>400</v>
+      </c>
+      <c r="C407" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D407" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E407" s="56" t="s">
+        <v>418</v>
+      </c>
+      <c r="F407" s="58">
+        <v>45797</v>
+      </c>
+      <c r="G407" s="59">
+        <v>60000</v>
+      </c>
+      <c r="H407" s="62" t="s">
+        <v>396</v>
+      </c>
+      <c r="I407" s="80" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="408" spans="2:9" ht="78.75">
+      <c r="B408" s="86">
+        <v>401</v>
+      </c>
+      <c r="C408" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D408" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E408" s="56" t="s">
+        <v>419</v>
+      </c>
+      <c r="F408" s="58">
+        <v>45797</v>
+      </c>
+      <c r="G408" s="59">
+        <v>50000</v>
+      </c>
+      <c r="H408" s="62" t="s">
+        <v>395</v>
+      </c>
+      <c r="I408" s="80" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="409" spans="2:9" ht="63">
+      <c r="B409" s="86">
+        <v>402</v>
+      </c>
+      <c r="C409" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D409" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E409" s="56" t="s">
+        <v>383</v>
+      </c>
+      <c r="F409" s="62">
+        <v>45797</v>
+      </c>
+      <c r="G409" s="63">
+        <v>395268.17</v>
+      </c>
+      <c r="H409" s="62" t="s">
+        <v>404</v>
+      </c>
+      <c r="I409" s="80" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="410" spans="2:9" ht="47.25">
+      <c r="B410" s="86">
+        <v>403</v>
+      </c>
+      <c r="C410" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D410" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E410" s="56" t="s">
+        <v>379</v>
+      </c>
+      <c r="F410" s="65">
+        <v>45796</v>
+      </c>
+      <c r="G410" s="59">
+        <v>182634.09</v>
+      </c>
+      <c r="H410" s="65" t="s">
+        <v>398</v>
+      </c>
+      <c r="I410" s="80" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="411" spans="2:9" ht="47.25">
+      <c r="B411" s="86">
+        <v>404</v>
+      </c>
+      <c r="C411" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D411" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" s="56" t="s">
+        <v>519</v>
+      </c>
+      <c r="F411" s="62">
+        <v>45793</v>
+      </c>
+      <c r="G411" s="59">
+        <v>202400</v>
+      </c>
+      <c r="H411" s="62" t="s">
+        <v>495</v>
+      </c>
+      <c r="I411" s="80" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="412" spans="2:9" ht="63">
+      <c r="B412" s="86">
+        <v>405</v>
+      </c>
+      <c r="C412" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D412" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E412" s="56" t="s">
+        <v>384</v>
+      </c>
+      <c r="F412" s="62">
+        <v>45793</v>
+      </c>
+      <c r="G412" s="63">
+        <v>57538.71</v>
+      </c>
+      <c r="H412" s="62" t="s">
+        <v>405</v>
+      </c>
+      <c r="I412" s="80" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="413" spans="2:9" ht="63">
+      <c r="B413" s="86">
+        <v>406</v>
+      </c>
+      <c r="C413" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D413" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E413" s="56" t="s">
+        <v>385</v>
+      </c>
+      <c r="F413" s="62">
+        <v>45793</v>
+      </c>
+      <c r="G413" s="63">
+        <v>57538.71</v>
+      </c>
+      <c r="H413" s="62" t="s">
+        <v>405</v>
+      </c>
+      <c r="I413" s="80" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="414" spans="2:9" ht="63">
+      <c r="B414" s="86">
+        <v>407</v>
+      </c>
+      <c r="C414" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D414" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E414" s="56" t="s">
+        <v>386</v>
+      </c>
+      <c r="F414" s="62">
+        <v>45793</v>
+      </c>
+      <c r="G414" s="63">
+        <v>29514.86</v>
+      </c>
+      <c r="H414" s="62" t="s">
+        <v>405</v>
+      </c>
+      <c r="I414" s="80" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="415" spans="2:9" ht="47.25">
+      <c r="B415" s="86">
+        <v>408</v>
+      </c>
+      <c r="C415" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D415" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E415" s="61" t="s">
+        <v>373</v>
+      </c>
+      <c r="F415" s="62">
+        <v>45792</v>
+      </c>
+      <c r="G415" s="63">
+        <v>165439</v>
+      </c>
+      <c r="H415" s="62" t="s">
+        <v>388</v>
+      </c>
+      <c r="I415" s="80" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="416" spans="2:9" ht="57.75" customHeight="1">
+      <c r="B416" s="86">
+        <v>409</v>
+      </c>
+      <c r="C416" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D416" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E416" s="56" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F416" s="65">
+        <v>45791</v>
+      </c>
+      <c r="G416" s="59">
+        <v>36900</v>
+      </c>
+      <c r="H416" s="65" t="s">
+        <v>410</v>
+      </c>
+      <c r="I416" s="80" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="417" spans="2:9" ht="63">
+      <c r="B417" s="86">
+        <v>410</v>
+      </c>
+      <c r="C417" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D417" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E417" s="56" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F417" s="62">
+        <v>45791</v>
+      </c>
+      <c r="G417" s="63">
+        <v>767346</v>
+      </c>
+      <c r="H417" s="62" t="s">
+        <v>409</v>
+      </c>
+      <c r="I417" s="80" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="418" spans="2:9" ht="48" customHeight="1">
+      <c r="B418" s="86">
+        <v>411</v>
+      </c>
+      <c r="C418" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D418" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E418" s="56" t="s">
+        <v>367</v>
+      </c>
+      <c r="F418" s="62">
         <v>45790</v>
       </c>
-      <c r="G283" s="63">
+      <c r="G418" s="63">
         <v>247620</v>
       </c>
-      <c r="H283" s="62" t="s">
-[...7 lines deleted...]
-      <c r="B284" s="56">
+      <c r="H418" s="62" t="s">
+        <v>368</v>
+      </c>
+      <c r="I418" s="80" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="419" spans="2:9" ht="63">
+      <c r="B419" s="86">
+        <v>412</v>
+      </c>
+      <c r="C419" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D419" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E419" s="56" t="s">
+        <v>422</v>
+      </c>
+      <c r="F419" s="62">
+        <v>45785</v>
+      </c>
+      <c r="G419" s="63">
+        <v>113569.59</v>
+      </c>
+      <c r="H419" s="62" t="s">
+        <v>411</v>
+      </c>
+      <c r="I419" s="80" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="420" spans="2:9" ht="63">
+      <c r="B420" s="86">
+        <v>413</v>
+      </c>
+      <c r="C420" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D420" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E420" s="56" t="s">
+        <v>421</v>
+      </c>
+      <c r="F420" s="65">
+        <v>45783</v>
+      </c>
+      <c r="G420" s="59">
+        <v>2228760</v>
+      </c>
+      <c r="H420" s="65" t="s">
+        <v>399</v>
+      </c>
+      <c r="I420" s="80" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="421" spans="2:9" ht="47.25">
+      <c r="B421" s="86">
+        <v>414</v>
+      </c>
+      <c r="C421" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D421" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E421" s="56" t="s">
+        <v>689</v>
+      </c>
+      <c r="F421" s="62">
+        <v>45783</v>
+      </c>
+      <c r="G421" s="66">
+        <v>429270</v>
+      </c>
+      <c r="H421" s="62" t="s">
+        <v>403</v>
+      </c>
+      <c r="I421" s="87" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="422" spans="2:9" ht="63">
+      <c r="B422" s="86">
+        <v>415</v>
+      </c>
+      <c r="C422" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D422" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E422" s="56" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F422" s="62">
+        <v>45776</v>
+      </c>
+      <c r="G422" s="63">
+        <v>20600</v>
+      </c>
+      <c r="H422" s="74" t="s">
+        <v>279</v>
+      </c>
+      <c r="I422" s="80" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="423" spans="2:9" ht="78.75">
+      <c r="B423" s="86">
+        <v>416</v>
+      </c>
+      <c r="C423" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D423" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E423" s="56" t="s">
+        <v>304</v>
+      </c>
+      <c r="F423" s="62">
+        <v>45776</v>
+      </c>
+      <c r="G423" s="63">
+        <v>58700</v>
+      </c>
+      <c r="H423" s="74" t="s">
+        <v>280</v>
+      </c>
+      <c r="I423" s="80" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="424" spans="2:9" ht="47.25">
+      <c r="B424" s="86">
+        <v>417</v>
+      </c>
+      <c r="C424" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D424" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E424" s="56" t="s">
+        <v>327</v>
+      </c>
+      <c r="F424" s="62">
+        <v>45776</v>
+      </c>
+      <c r="G424" s="59">
+        <v>350630.37</v>
+      </c>
+      <c r="H424" s="62" t="s">
+        <v>299</v>
+      </c>
+      <c r="I424" s="80" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="425" spans="2:9" ht="54" customHeight="1">
+      <c r="B425" s="86">
+        <v>418</v>
+      </c>
+      <c r="C425" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D425" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" s="56" t="s">
+        <v>301</v>
+      </c>
+      <c r="F425" s="58">
+        <v>45775</v>
+      </c>
+      <c r="G425" s="63">
+        <v>135578</v>
+      </c>
+      <c r="H425" s="63" t="s">
+        <v>235</v>
+      </c>
+      <c r="I425" s="80" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="426" spans="2:9" ht="51" customHeight="1">
+      <c r="B426" s="86">
+        <v>419</v>
+      </c>
+      <c r="C426" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D426" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="F426" s="58">
+        <v>45775</v>
+      </c>
+      <c r="G426" s="63">
+        <v>35347.69</v>
+      </c>
+      <c r="H426" s="63" t="s">
+        <v>235</v>
+      </c>
+      <c r="I426" s="80" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="427" spans="2:9" ht="47.25">
+      <c r="B427" s="86">
+        <v>420</v>
+      </c>
+      <c r="C427" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D427" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E427" s="56" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F427" s="58">
+        <v>45775</v>
+      </c>
+      <c r="G427" s="59">
+        <v>231953.4</v>
+      </c>
+      <c r="H427" s="56" t="s">
+        <v>288</v>
+      </c>
+      <c r="I427" s="80" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="428" spans="2:9" ht="47.25">
+      <c r="B428" s="86">
+        <v>421</v>
+      </c>
+      <c r="C428" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D428" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E428" s="56" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F428" s="58">
+        <v>45775</v>
+      </c>
+      <c r="G428" s="59">
+        <v>176923.2</v>
+      </c>
+      <c r="H428" s="56" t="s">
+        <v>289</v>
+      </c>
+      <c r="I428" s="80" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="429" spans="2:9" ht="48" customHeight="1">
+      <c r="B429" s="86">
+        <v>422</v>
+      </c>
+      <c r="C429" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="D429" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E429" s="56" t="s">
+        <v>309</v>
+      </c>
+      <c r="F429" s="58">
+        <v>45772</v>
+      </c>
+      <c r="G429" s="59">
+        <v>204207.06</v>
+      </c>
+      <c r="H429" s="56" t="s">
+        <v>291</v>
+      </c>
+      <c r="I429" s="80" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="430" spans="2:9" ht="63">
+      <c r="B430" s="86">
+        <v>423</v>
+      </c>
+      <c r="C430" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D430" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E430" s="56" t="s">
+        <v>321</v>
+      </c>
+      <c r="F430" s="62">
+        <v>45772</v>
+      </c>
+      <c r="G430" s="59">
+        <v>13923.6</v>
+      </c>
+      <c r="H430" s="62" t="s">
+        <v>294</v>
+      </c>
+      <c r="I430" s="80" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="431" spans="2:9" ht="78.75">
+      <c r="B431" s="86">
+        <v>424</v>
+      </c>
+      <c r="C431" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D431" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E431" s="56" t="s">
+        <v>305</v>
+      </c>
+      <c r="F431" s="62">
+        <v>45771</v>
+      </c>
+      <c r="G431" s="63">
+        <v>57430</v>
+      </c>
+      <c r="H431" s="74" t="s">
+        <v>281</v>
+      </c>
+      <c r="I431" s="80" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="432" spans="2:9" ht="63">
+      <c r="B432" s="86">
+        <v>425</v>
+      </c>
+      <c r="C432" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D432" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E432" s="61" t="s">
+        <v>313</v>
+      </c>
+      <c r="F432" s="62">
+        <v>45770</v>
+      </c>
+      <c r="G432" s="63">
+        <v>44157</v>
+      </c>
+      <c r="H432" s="62" t="s">
+        <v>270</v>
+      </c>
+      <c r="I432" s="80" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="433" spans="2:9" ht="63">
+      <c r="B433" s="86">
+        <v>426</v>
+      </c>
+      <c r="C433" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D433" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E433" s="61" t="s">
+        <v>314</v>
+      </c>
+      <c r="F433" s="62">
+        <v>45770</v>
+      </c>
+      <c r="G433" s="63">
+        <v>69249</v>
+      </c>
+      <c r="H433" s="62" t="s">
+        <v>270</v>
+      </c>
+      <c r="I433" s="80" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="434" spans="2:9" ht="63">
+      <c r="B434" s="86">
+        <v>427</v>
+      </c>
+      <c r="C434" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D434" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E434" s="56" t="s">
+        <v>306</v>
+      </c>
+      <c r="F434" s="58">
+        <v>45770</v>
+      </c>
+      <c r="G434" s="59">
+        <v>9840</v>
+      </c>
+      <c r="H434" s="56" t="s">
+        <v>284</v>
+      </c>
+      <c r="I434" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="435" spans="2:9" ht="63">
+      <c r="B435" s="86">
+        <v>428</v>
+      </c>
+      <c r="C435" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D435" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E435" s="56" t="s">
+        <v>307</v>
+      </c>
+      <c r="F435" s="58">
+        <v>45770</v>
+      </c>
+      <c r="G435" s="59">
+        <v>9840</v>
+      </c>
+      <c r="H435" s="56" t="s">
+        <v>285</v>
+      </c>
+      <c r="I435" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="436" spans="2:9" ht="51.75" customHeight="1">
+      <c r="B436" s="86">
+        <v>429</v>
+      </c>
+      <c r="C436" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D436" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E436" s="56" t="s">
+        <v>326</v>
+      </c>
+      <c r="F436" s="62">
+        <v>45770</v>
+      </c>
+      <c r="G436" s="63">
+        <v>356700</v>
+      </c>
+      <c r="H436" s="62" t="s">
+        <v>298</v>
+      </c>
+      <c r="I436" s="80" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="437" spans="2:9" ht="63">
+      <c r="B437" s="86">
+        <v>430</v>
+      </c>
+      <c r="C437" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D437" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E437" s="56" t="s">
+        <v>311</v>
+      </c>
+      <c r="F437" s="62">
+        <v>45769</v>
+      </c>
+      <c r="G437" s="63">
+        <v>166925.76000000001</v>
+      </c>
+      <c r="H437" s="62" t="s">
+        <v>297</v>
+      </c>
+      <c r="I437" s="80" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="438" spans="2:9" ht="110.25">
+      <c r="B438" s="86">
+        <v>431</v>
+      </c>
+      <c r="C438" s="57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D438" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E438" s="56" t="s">
+        <v>325</v>
+      </c>
+      <c r="F438" s="62">
+        <v>45765</v>
+      </c>
+      <c r="G438" s="63">
+        <v>9966110.2300000004</v>
+      </c>
+      <c r="H438" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="I438" s="80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="439" spans="2:9" ht="47.25">
+      <c r="B439" s="86">
+        <v>432</v>
+      </c>
+      <c r="C439" s="57" t="s">
+        <v>218</v>
+      </c>
+      <c r="D439" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E439" s="56" t="s">
+        <v>315</v>
+      </c>
+      <c r="F439" s="62">
+        <v>45764</v>
+      </c>
+      <c r="G439" s="63">
+        <v>219879.9</v>
+      </c>
+      <c r="H439" s="62" t="s">
+        <v>273</v>
+      </c>
+      <c r="I439" s="80" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="440" spans="2:9" ht="47.25">
+      <c r="B440" s="86">
+        <v>433</v>
+      </c>
+      <c r="C440" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D440" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E440" s="56" t="s">
+        <v>302</v>
+      </c>
+      <c r="F440" s="62">
+        <v>45764</v>
+      </c>
+      <c r="G440" s="63">
+        <v>170709.64</v>
+      </c>
+      <c r="H440" s="62" t="s">
+        <v>275</v>
+      </c>
+      <c r="I440" s="80" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="441" spans="2:9" ht="47.25">
+      <c r="B441" s="86">
+        <v>434</v>
+      </c>
+      <c r="C441" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D441" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E441" s="56" t="s">
+        <v>308</v>
+      </c>
+      <c r="F441" s="62">
+        <v>45763</v>
+      </c>
+      <c r="G441" s="63">
+        <v>99500</v>
+      </c>
+      <c r="H441" s="62" t="s">
+        <v>290</v>
+      </c>
+      <c r="I441" s="80" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="442" spans="2:9" ht="54" customHeight="1">
+      <c r="B442" s="86">
+        <v>435</v>
+      </c>
+      <c r="C442" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D442" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E442" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="F442" s="62">
+        <v>45763</v>
+      </c>
+      <c r="G442" s="59">
+        <v>26617.200000000001</v>
+      </c>
+      <c r="H442" s="62" t="s">
+        <v>293</v>
+      </c>
+      <c r="I442" s="80" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="443" spans="2:9" ht="47.25">
+      <c r="B443" s="86">
+        <v>436</v>
+      </c>
+      <c r="C443" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D443" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E443" s="56" t="s">
+        <v>263</v>
+      </c>
+      <c r="F443" s="62">
+        <v>45763</v>
+      </c>
+      <c r="G443" s="63">
+        <v>189962.31</v>
+      </c>
+      <c r="H443" s="62" t="s">
+        <v>264</v>
+      </c>
+      <c r="I443" s="80" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="444" spans="2:9" ht="63">
+      <c r="B444" s="86">
+        <v>437</v>
+      </c>
+      <c r="C444" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D444" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E444" s="56" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F444" s="62">
+        <v>45762</v>
+      </c>
+      <c r="G444" s="63">
+        <v>199875</v>
+      </c>
+      <c r="H444" s="62" t="s">
+        <v>271</v>
+      </c>
+      <c r="I444" s="80" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="445" spans="2:9" ht="78.75">
+      <c r="B445" s="86">
+        <v>438</v>
+      </c>
+      <c r="C445" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D445" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E445" s="56" t="s">
+        <v>303</v>
+      </c>
+      <c r="F445" s="62">
+        <v>45761</v>
+      </c>
+      <c r="G445" s="63">
+        <v>58150</v>
+      </c>
+      <c r="H445" s="74" t="s">
+        <v>278</v>
+      </c>
+      <c r="I445" s="80" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="446" spans="2:9" ht="63">
+      <c r="B446" s="86">
+        <v>439</v>
+      </c>
+      <c r="C446" s="57" t="s">
+        <v>267</v>
+      </c>
+      <c r="D446" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E446" s="56" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F446" s="62">
+        <v>45758</v>
+      </c>
+      <c r="G446" s="63">
+        <v>3635293.54</v>
+      </c>
+      <c r="H446" s="62" t="s">
+        <v>300</v>
+      </c>
+      <c r="I446" s="80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="447" spans="2:9" ht="47.25">
+      <c r="B447" s="86">
+        <v>440</v>
+      </c>
+      <c r="C447" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D447" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E447" s="56" t="s">
+        <v>221</v>
+      </c>
+      <c r="F447" s="62">
+        <v>45757</v>
+      </c>
+      <c r="G447" s="63">
+        <v>85000</v>
+      </c>
+      <c r="H447" s="62" t="s">
+        <v>226</v>
+      </c>
+      <c r="I447" s="80" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="448" spans="2:9" ht="47.25">
+      <c r="B448" s="86">
+        <v>441</v>
+      </c>
+      <c r="C448" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D448" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E448" s="56" t="s">
+        <v>222</v>
+      </c>
+      <c r="F448" s="62">
+        <v>45757</v>
+      </c>
+      <c r="G448" s="63">
+        <v>82250</v>
+      </c>
+      <c r="H448" s="62" t="s">
+        <v>227</v>
+      </c>
+      <c r="I448" s="80" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="449" spans="2:9" ht="47.25">
+      <c r="B449" s="86">
+        <v>442</v>
+      </c>
+      <c r="C449" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D449" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E449" s="56" t="s">
+        <v>223</v>
+      </c>
+      <c r="F449" s="62">
+        <v>45757</v>
+      </c>
+      <c r="G449" s="63">
+        <v>81250</v>
+      </c>
+      <c r="H449" s="62" t="s">
+        <v>228</v>
+      </c>
+      <c r="I449" s="80" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="450" spans="2:9" ht="47.25">
+      <c r="B450" s="86">
+        <v>443</v>
+      </c>
+      <c r="C450" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D450" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E450" s="56" t="s">
+        <v>224</v>
+      </c>
+      <c r="F450" s="62">
+        <v>45757</v>
+      </c>
+      <c r="G450" s="63">
+        <v>97800</v>
+      </c>
+      <c r="H450" s="62" t="s">
+        <v>229</v>
+      </c>
+      <c r="I450" s="80" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="451" spans="2:9" ht="47.25">
+      <c r="B451" s="86">
+        <v>444</v>
+      </c>
+      <c r="C451" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D451" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E451" s="56" t="s">
+        <v>225</v>
+      </c>
+      <c r="F451" s="62">
+        <v>45757</v>
+      </c>
+      <c r="G451" s="63">
+        <v>45600</v>
+      </c>
+      <c r="H451" s="62" t="s">
+        <v>230</v>
+      </c>
+      <c r="I451" s="80" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="452" spans="2:9" ht="47.25">
+      <c r="B452" s="86">
+        <v>445</v>
+      </c>
+      <c r="C452" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D452" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E452" s="56" t="s">
+        <v>317</v>
+      </c>
+      <c r="F452" s="62">
+        <v>45756</v>
+      </c>
+      <c r="G452" s="63">
+        <v>244320.44</v>
+      </c>
+      <c r="H452" s="62" t="s">
+        <v>276</v>
+      </c>
+      <c r="I452" s="80" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="453" spans="2:9" ht="47.25">
+      <c r="B453" s="86">
+        <v>446</v>
+      </c>
+      <c r="C453" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D453" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E453" s="56" t="s">
+        <v>318</v>
+      </c>
+      <c r="F453" s="62">
+        <v>45756</v>
+      </c>
+      <c r="G453" s="63">
+        <v>209000</v>
+      </c>
+      <c r="H453" s="62" t="s">
         <v>277</v>
       </c>
-      <c r="C284" s="57" t="s">
+      <c r="I453" s="80" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="454" spans="2:9" ht="47.25">
+      <c r="B454" s="86">
+        <v>447</v>
+      </c>
+      <c r="C454" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D454" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E454" s="56" t="s">
+        <v>319</v>
+      </c>
+      <c r="F454" s="65">
+        <v>45755</v>
+      </c>
+      <c r="G454" s="63">
+        <v>189090.36</v>
+      </c>
+      <c r="H454" s="62" t="s">
+        <v>282</v>
+      </c>
+      <c r="I454" s="80" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="455" spans="2:9" ht="47.25">
+      <c r="B455" s="86">
+        <v>448</v>
+      </c>
+      <c r="C455" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D455" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E455" s="64" t="s">
+        <v>310</v>
+      </c>
+      <c r="F455" s="62">
+        <v>45755</v>
+      </c>
+      <c r="G455" s="63">
+        <v>136490</v>
+      </c>
+      <c r="H455" s="62" t="s">
+        <v>292</v>
+      </c>
+      <c r="I455" s="80" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="456" spans="2:9" ht="47.25">
+      <c r="B456" s="86">
+        <v>449</v>
+      </c>
+      <c r="C456" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D456" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E456" s="56" t="s">
+        <v>323</v>
+      </c>
+      <c r="F456" s="62">
+        <v>45755</v>
+      </c>
+      <c r="G456" s="63">
+        <v>175890</v>
+      </c>
+      <c r="H456" s="62" t="s">
+        <v>296</v>
+      </c>
+      <c r="I456" s="80" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="457" spans="2:9" ht="47.25">
+      <c r="B457" s="86">
+        <v>450</v>
+      </c>
+      <c r="C457" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="D457" s="56" t="s">
+        <v>258</v>
+      </c>
+      <c r="E457" s="56" t="s">
+        <v>324</v>
+      </c>
+      <c r="F457" s="75">
+        <v>45755</v>
+      </c>
+      <c r="G457" s="76">
+        <v>403200</v>
+      </c>
+      <c r="H457" s="68" t="s">
+        <v>259</v>
+      </c>
+      <c r="I457" s="80" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="458" spans="2:9" ht="63">
+      <c r="B458" s="86">
+        <v>451</v>
+      </c>
+      <c r="C458" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D458" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E458" s="56" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F458" s="58">
+        <v>45754</v>
+      </c>
+      <c r="G458" s="59">
+        <v>900000</v>
+      </c>
+      <c r="H458" s="56" t="s">
+        <v>287</v>
+      </c>
+      <c r="I458" s="80" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="459" spans="2:9" ht="47.25">
+      <c r="B459" s="86">
+        <v>452</v>
+      </c>
+      <c r="C459" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D459" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E459" s="56" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F459" s="62">
+        <v>45751</v>
+      </c>
+      <c r="G459" s="66">
+        <v>346395</v>
+      </c>
+      <c r="H459" s="62" t="s">
+        <v>283</v>
+      </c>
+      <c r="I459" s="80" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="460" spans="2:9" ht="88.5" customHeight="1">
+      <c r="B460" s="86">
+        <v>453</v>
+      </c>
+      <c r="C460" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D460" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E460" s="61" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F460" s="62">
+        <v>45750</v>
+      </c>
+      <c r="G460" s="63">
+        <v>96727.2</v>
+      </c>
+      <c r="H460" s="62" t="s">
+        <v>269</v>
+      </c>
+      <c r="I460" s="80" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="461" spans="2:9" ht="47.25">
+      <c r="B461" s="86">
+        <v>454</v>
+      </c>
+      <c r="C461" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D461" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E461" s="56" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F461" s="58">
+        <v>45750</v>
+      </c>
+      <c r="G461" s="59">
+        <v>944590.8</v>
+      </c>
+      <c r="H461" s="56" t="s">
+        <v>286</v>
+      </c>
+      <c r="I461" s="80" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="462" spans="2:9" ht="47.25">
+      <c r="B462" s="86">
+        <v>455</v>
+      </c>
+      <c r="C462" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D462" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E462" s="56" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F462" s="58">
+        <v>45750</v>
+      </c>
+      <c r="G462" s="59">
+        <v>696635.1</v>
+      </c>
+      <c r="H462" s="56" t="s">
+        <v>286</v>
+      </c>
+      <c r="I462" s="80" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="463" spans="2:9" ht="47.25">
+      <c r="B463" s="86">
+        <v>456</v>
+      </c>
+      <c r="C463" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D463" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E463" s="56" t="s">
+        <v>233</v>
+      </c>
+      <c r="F463" s="62">
+        <v>45749</v>
+      </c>
+      <c r="G463" s="63">
+        <v>180720</v>
+      </c>
+      <c r="H463" s="56" t="s">
+        <v>274</v>
+      </c>
+      <c r="I463" s="80" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="464" spans="2:9" ht="47.25">
+      <c r="B464" s="86">
+        <v>457</v>
+      </c>
+      <c r="C464" s="57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D464" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E464" s="56" t="s">
+        <v>322</v>
+      </c>
+      <c r="F464" s="62">
+        <v>45749</v>
+      </c>
+      <c r="G464" s="63">
+        <v>374904</v>
+      </c>
+      <c r="H464" s="62" t="s">
+        <v>295</v>
+      </c>
+      <c r="I464" s="80" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="465" spans="2:9" ht="78.75">
+      <c r="B465" s="86">
+        <v>458</v>
+      </c>
+      <c r="C465" s="57" t="s">
+        <v>217</v>
+      </c>
+      <c r="D465" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E465" s="56" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F465" s="62">
+        <v>45748</v>
+      </c>
+      <c r="G465" s="63">
+        <v>186345</v>
+      </c>
+      <c r="H465" s="62" t="s">
+        <v>272</v>
+      </c>
+      <c r="I465" s="80" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="466" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B466" s="86">
+        <v>459</v>
+      </c>
+      <c r="C466" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D466" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E466" s="56" t="s">
+        <v>186</v>
+      </c>
+      <c r="F466" s="58">
+        <v>45747</v>
+      </c>
+      <c r="G466" s="59">
+        <v>788388.8</v>
+      </c>
+      <c r="H466" s="56" t="s">
+        <v>170</v>
+      </c>
+      <c r="I466" s="80" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="467" spans="2:9" ht="54.75" customHeight="1">
+      <c r="B467" s="86">
+        <v>460</v>
+      </c>
+      <c r="C467" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D467" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E467" s="56" t="s">
+        <v>214</v>
+      </c>
+      <c r="F467" s="58">
+        <v>45747</v>
+      </c>
+      <c r="G467" s="59">
+        <v>1017773.34</v>
+      </c>
+      <c r="H467" s="56" t="s">
+        <v>170</v>
+      </c>
+      <c r="I467" s="80" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="468" spans="2:9" ht="47.25">
+      <c r="B468" s="86">
+        <v>461</v>
+      </c>
+      <c r="C468" s="57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D468" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E468" s="56" t="s">
+        <v>195</v>
+      </c>
+      <c r="F468" s="62">
+        <v>45744</v>
+      </c>
+      <c r="G468" s="63">
+        <v>139818.01</v>
+      </c>
+      <c r="H468" s="62" t="s">
+        <v>165</v>
+      </c>
+      <c r="I468" s="80" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="469" spans="2:9" ht="68.25" customHeight="1">
+      <c r="B469" s="86">
+        <v>462</v>
+      </c>
+      <c r="C469" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D469" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E469" s="56" t="s">
+        <v>183</v>
+      </c>
+      <c r="F469" s="58">
+        <v>45744</v>
+      </c>
+      <c r="G469" s="59">
+        <v>19680</v>
+      </c>
+      <c r="H469" s="56" t="s">
+        <v>167</v>
+      </c>
+      <c r="I469" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="470" spans="2:9" ht="69.75" customHeight="1">
+      <c r="B470" s="86">
+        <v>463</v>
+      </c>
+      <c r="C470" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D470" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E470" s="56" t="s">
+        <v>184</v>
+      </c>
+      <c r="F470" s="58">
+        <v>45744</v>
+      </c>
+      <c r="G470" s="59">
+        <v>19680</v>
+      </c>
+      <c r="H470" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="I470" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="471" spans="2:9" ht="80.25" customHeight="1">
+      <c r="B471" s="86">
+        <v>464</v>
+      </c>
+      <c r="C471" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D471" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E471" s="56" t="s">
+        <v>185</v>
+      </c>
+      <c r="F471" s="58">
+        <v>45744</v>
+      </c>
+      <c r="G471" s="59">
+        <v>19680</v>
+      </c>
+      <c r="H471" s="56" t="s">
+        <v>167</v>
+      </c>
+      <c r="I471" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="472" spans="2:9" ht="82.5" customHeight="1">
+      <c r="B472" s="86">
+        <v>465</v>
+      </c>
+      <c r="C472" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D472" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E472" s="56" t="s">
+        <v>213</v>
+      </c>
+      <c r="F472" s="58">
+        <v>45744</v>
+      </c>
+      <c r="G472" s="59">
+        <v>19680</v>
+      </c>
+      <c r="H472" s="56" t="s">
+        <v>169</v>
+      </c>
+      <c r="I472" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="473" spans="2:9" ht="63">
+      <c r="B473" s="86">
+        <v>466</v>
+      </c>
+      <c r="C473" s="57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D473" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E473" s="56" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F473" s="58">
+        <v>45744</v>
+      </c>
+      <c r="G473" s="59">
+        <v>19680</v>
+      </c>
+      <c r="H473" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="I473" s="80" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="474" spans="2:9" ht="63">
+      <c r="B474" s="86">
+        <v>467</v>
+      </c>
+      <c r="C474" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D474" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E474" s="56" t="s">
+        <v>188</v>
+      </c>
+      <c r="F474" s="62">
+        <v>45743</v>
+      </c>
+      <c r="G474" s="63">
+        <v>142099.99</v>
+      </c>
+      <c r="H474" s="62" t="s">
+        <v>172</v>
+      </c>
+      <c r="I474" s="80" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="475" spans="2:9" ht="63">
+      <c r="B475" s="86">
+        <v>468</v>
+      </c>
+      <c r="C475" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D475" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E475" s="56" t="s">
+        <v>200</v>
+      </c>
+      <c r="F475" s="62">
+        <v>45743</v>
+      </c>
+      <c r="G475" s="59">
+        <v>153700</v>
+      </c>
+      <c r="H475" s="62" t="s">
+        <v>177</v>
+      </c>
+      <c r="I475" s="80" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="476" spans="2:9" ht="70.5" customHeight="1">
+      <c r="B476" s="86">
+        <v>469</v>
+      </c>
+      <c r="C476" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D476" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E476" s="56" t="s">
+        <v>205</v>
+      </c>
+      <c r="F476" s="62">
+        <v>45742</v>
+      </c>
+      <c r="G476" s="63">
+        <v>396293</v>
+      </c>
+      <c r="H476" s="62" t="s">
+        <v>166</v>
+      </c>
+      <c r="I476" s="80" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="477" spans="2:9" ht="47.25">
+      <c r="B477" s="86">
+        <v>470</v>
+      </c>
+      <c r="C477" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D477" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E477" s="56" t="s">
+        <v>199</v>
+      </c>
+      <c r="F477" s="62">
+        <v>45742</v>
+      </c>
+      <c r="G477" s="63">
+        <v>342638.64</v>
+      </c>
+      <c r="H477" s="56" t="s">
+        <v>176</v>
+      </c>
+      <c r="I477" s="90" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="478" spans="2:9" ht="47.25">
+      <c r="B478" s="86">
+        <v>471</v>
+      </c>
+      <c r="C478" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D478" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E478" s="56" t="s">
+        <v>201</v>
+      </c>
+      <c r="F478" s="62">
+        <v>45742</v>
+      </c>
+      <c r="G478" s="59">
+        <v>126401.76</v>
+      </c>
+      <c r="H478" s="62" t="s">
+        <v>178</v>
+      </c>
+      <c r="I478" s="80" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="479" spans="2:9" ht="110.25">
+      <c r="B479" s="86">
+        <v>472</v>
+      </c>
+      <c r="C479" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D479" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E479" s="56" t="s">
+        <v>192</v>
+      </c>
+      <c r="F479" s="62">
+        <v>45742</v>
+      </c>
+      <c r="G479" s="63">
+        <v>5802101.9800000004</v>
+      </c>
+      <c r="H479" s="56" t="s">
+        <v>179</v>
+      </c>
+      <c r="I479" s="80" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="480" spans="2:9" ht="69.75" customHeight="1">
+      <c r="B480" s="86">
+        <v>473</v>
+      </c>
+      <c r="C480" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D480" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E480" s="56" t="s">
+        <v>212</v>
+      </c>
+      <c r="F480" s="58">
+        <v>45741</v>
+      </c>
+      <c r="G480" s="59">
+        <v>44378.400000000001</v>
+      </c>
+      <c r="H480" s="56" t="s">
+        <v>140</v>
+      </c>
+      <c r="I480" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="481" spans="2:9" ht="47.25">
+      <c r="B481" s="86">
+        <v>474</v>
+      </c>
+      <c r="C481" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D481" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E481" s="56" t="s">
+        <v>198</v>
+      </c>
+      <c r="F481" s="58">
+        <v>45741</v>
+      </c>
+      <c r="G481" s="59">
+        <v>71979.600000000006</v>
+      </c>
+      <c r="H481" s="56" t="s">
+        <v>140</v>
+      </c>
+      <c r="I481" s="80" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="482" spans="2:9" ht="47.25">
+      <c r="B482" s="86">
+        <v>475</v>
+      </c>
+      <c r="C482" s="57" t="s">
+        <v>147</v>
+      </c>
+      <c r="D482" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E482" s="56" t="s">
+        <v>187</v>
+      </c>
+      <c r="F482" s="62">
+        <v>45741</v>
+      </c>
+      <c r="G482" s="63">
+        <v>168467.20000000001</v>
+      </c>
+      <c r="H482" s="62" t="s">
+        <v>171</v>
+      </c>
+      <c r="I482" s="80" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="483" spans="2:9" ht="47.25">
+      <c r="B483" s="86">
+        <v>476</v>
+      </c>
+      <c r="C483" s="57" t="s">
+        <v>149</v>
+      </c>
+      <c r="D483" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E483" s="56" t="s">
+        <v>191</v>
+      </c>
+      <c r="F483" s="62">
+        <v>45737</v>
+      </c>
+      <c r="G483" s="63">
+        <v>373121</v>
+      </c>
+      <c r="H483" s="56" t="s">
+        <v>175</v>
+      </c>
+      <c r="I483" s="90" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="484" spans="2:9" ht="53.25" customHeight="1">
+      <c r="B484" s="86">
+        <v>477</v>
+      </c>
+      <c r="C484" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D484" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E484" s="56" t="s">
+        <v>181</v>
+      </c>
+      <c r="F484" s="62">
+        <v>45734</v>
+      </c>
+      <c r="G484" s="63">
+        <v>36192</v>
+      </c>
+      <c r="H484" s="62" t="s">
+        <v>160</v>
+      </c>
+      <c r="I484" s="87" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="485" spans="2:9" ht="47.25">
+      <c r="B485" s="86">
+        <v>478</v>
+      </c>
+      <c r="C485" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D485" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E485" s="56" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F485" s="62">
+        <v>45734</v>
+      </c>
+      <c r="G485" s="63">
+        <v>64125</v>
+      </c>
+      <c r="H485" s="62" t="s">
+        <v>161</v>
+      </c>
+      <c r="I485" s="87" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="486" spans="2:9" ht="47.25">
+      <c r="B486" s="86">
+        <v>479</v>
+      </c>
+      <c r="C486" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D486" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E486" s="56" t="s">
+        <v>211</v>
+      </c>
+      <c r="F486" s="62">
+        <v>45734</v>
+      </c>
+      <c r="G486" s="63">
+        <v>60280</v>
+      </c>
+      <c r="H486" s="62" t="s">
+        <v>162</v>
+      </c>
+      <c r="I486" s="80" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="487" spans="2:9" ht="47.25">
+      <c r="B487" s="86">
+        <v>480</v>
+      </c>
+      <c r="C487" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D487" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E487" s="56" t="s">
+        <v>196</v>
+      </c>
+      <c r="F487" s="62">
+        <v>45734</v>
+      </c>
+      <c r="G487" s="63">
+        <v>41895</v>
+      </c>
+      <c r="H487" s="62" t="s">
+        <v>163</v>
+      </c>
+      <c r="I487" s="80" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="488" spans="2:9" ht="47.25">
+      <c r="B488" s="86">
+        <v>481</v>
+      </c>
+      <c r="C488" s="57" t="s">
+        <v>136</v>
+      </c>
+      <c r="D488" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E488" s="56" t="s">
+        <v>197</v>
+      </c>
+      <c r="F488" s="62">
+        <v>45734</v>
+      </c>
+      <c r="G488" s="63">
+        <v>27480</v>
+      </c>
+      <c r="H488" s="62" t="s">
+        <v>163</v>
+      </c>
+      <c r="I488" s="80" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="489" spans="2:9" ht="69.75" customHeight="1">
+      <c r="B489" s="86">
+        <v>482</v>
+      </c>
+      <c r="C489" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="D284" s="56" t="s">
-[...22 lines deleted...]
-      <c r="C285" s="57" t="s">
+      <c r="D489" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E489" s="56" t="s">
+        <v>190</v>
+      </c>
+      <c r="F489" s="62">
+        <v>45734</v>
+      </c>
+      <c r="G489" s="63">
+        <v>495130</v>
+      </c>
+      <c r="H489" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="I489" s="80" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="490" spans="2:9" ht="63">
+      <c r="B490" s="86">
+        <v>483</v>
+      </c>
+      <c r="C490" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D490" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E490" s="56" t="s">
+        <v>189</v>
+      </c>
+      <c r="F490" s="62">
+        <v>45733</v>
+      </c>
+      <c r="G490" s="63">
+        <v>445815.22</v>
+      </c>
+      <c r="H490" s="62" t="s">
+        <v>173</v>
+      </c>
+      <c r="I490" s="80" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="491" spans="2:9" ht="47.25">
+      <c r="B491" s="86">
+        <v>484</v>
+      </c>
+      <c r="C491" s="57" t="s">
+        <v>154</v>
+      </c>
+      <c r="D491" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E491" s="64" t="s">
+        <v>202</v>
+      </c>
+      <c r="F491" s="62">
+        <v>45733</v>
+      </c>
+      <c r="G491" s="59">
+        <v>1448940</v>
+      </c>
+      <c r="H491" s="62" t="s">
+        <v>180</v>
+      </c>
+      <c r="I491" s="80" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="492" spans="2:9" ht="63">
+      <c r="B492" s="86">
+        <v>485</v>
+      </c>
+      <c r="C492" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="D492" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E492" s="56" t="s">
+        <v>182</v>
+      </c>
+      <c r="F492" s="58">
+        <v>45729</v>
+      </c>
+      <c r="G492" s="59">
+        <v>225425</v>
+      </c>
+      <c r="H492" s="62" t="s">
+        <v>164</v>
+      </c>
+      <c r="I492" s="80" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="493" spans="2:9" ht="47.25">
+      <c r="B493" s="86">
+        <v>486</v>
+      </c>
+      <c r="C493" s="57" t="s">
+        <v>133</v>
+      </c>
+      <c r="D493" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E493" s="56" t="s">
+        <v>194</v>
+      </c>
+      <c r="F493" s="62">
+        <v>45727</v>
+      </c>
+      <c r="G493" s="63">
+        <v>12496767.84</v>
+      </c>
+      <c r="H493" s="62" t="s">
+        <v>159</v>
+      </c>
+      <c r="I493" s="80" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="494" spans="2:9" ht="63">
+      <c r="B494" s="86">
+        <v>487</v>
+      </c>
+      <c r="C494" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D494" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E494" s="56" t="s">
+        <v>203</v>
+      </c>
+      <c r="F494" s="62">
+        <v>45723</v>
+      </c>
+      <c r="G494" s="63">
+        <v>294585</v>
+      </c>
+      <c r="H494" s="62" t="s">
+        <v>153</v>
+      </c>
+      <c r="I494" s="80" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="495" spans="2:9" ht="81.75" customHeight="1">
+      <c r="B495" s="86">
+        <v>488</v>
+      </c>
+      <c r="C495" s="57" t="s">
+        <v>152</v>
+      </c>
+      <c r="D495" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E495" s="56" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F495" s="62">
+        <v>45723</v>
+      </c>
+      <c r="G495" s="63">
+        <v>354855</v>
+      </c>
+      <c r="H495" s="62" t="s">
+        <v>153</v>
+      </c>
+      <c r="I495" s="80" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="496" spans="2:9" ht="117" customHeight="1">
+      <c r="B496" s="86">
+        <v>489</v>
+      </c>
+      <c r="C496" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D496" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E496" s="56" t="s">
+        <v>210</v>
+      </c>
+      <c r="F496" s="62">
+        <v>45716</v>
+      </c>
+      <c r="G496" s="63">
+        <v>2536572.08</v>
+      </c>
+      <c r="H496" s="62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I496" s="80" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="497" spans="2:9" ht="228.75" customHeight="1">
+      <c r="B497" s="86">
+        <v>490</v>
+      </c>
+      <c r="C497" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D497" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E497" s="56" t="s">
+        <v>122</v>
+      </c>
+      <c r="F497" s="62">
+        <v>45716</v>
+      </c>
+      <c r="G497" s="63">
+        <v>10178799</v>
+      </c>
+      <c r="H497" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="I497" s="80" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="498" spans="2:9" ht="106.5" customHeight="1">
+      <c r="B498" s="86">
+        <v>491</v>
+      </c>
+      <c r="C498" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D498" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E498" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="F498" s="62">
+        <v>45714</v>
+      </c>
+      <c r="G498" s="63">
+        <v>498549.87</v>
+      </c>
+      <c r="H498" s="62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I498" s="80" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="499" spans="2:9" ht="157.5">
+      <c r="B499" s="86">
+        <v>492</v>
+      </c>
+      <c r="C499" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D499" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E499" s="56" t="s">
+        <v>121</v>
+      </c>
+      <c r="F499" s="62">
+        <v>45714</v>
+      </c>
+      <c r="G499" s="63">
+        <v>855963.99</v>
+      </c>
+      <c r="H499" s="62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I499" s="80" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="500" spans="2:9" ht="157.5">
+      <c r="B500" s="86">
+        <v>493</v>
+      </c>
+      <c r="C500" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D500" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E500" s="56" t="s">
+        <v>114</v>
+      </c>
+      <c r="F500" s="62">
+        <v>45714</v>
+      </c>
+      <c r="G500" s="63">
+        <v>2238794.88</v>
+      </c>
+      <c r="H500" s="62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I500" s="80" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="501" spans="2:9" ht="47.25">
+      <c r="B501" s="86">
+        <v>494</v>
+      </c>
+      <c r="C501" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D501" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E501" s="56" t="s">
+        <v>209</v>
+      </c>
+      <c r="F501" s="58">
+        <v>45713</v>
+      </c>
+      <c r="G501" s="59">
+        <v>7685.28</v>
+      </c>
+      <c r="H501" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="I501" s="80" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="502" spans="2:9" ht="173.25">
+      <c r="B502" s="86">
+        <v>495</v>
+      </c>
+      <c r="C502" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="D502" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E502" s="56" t="s">
+        <v>208</v>
+      </c>
+      <c r="F502" s="62">
+        <v>45709</v>
+      </c>
+      <c r="G502" s="63">
+        <v>488745.17</v>
+      </c>
+      <c r="H502" s="62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I502" s="80" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="503" spans="2:9" ht="47.25">
+      <c r="B503" s="86">
+        <v>496</v>
+      </c>
+      <c r="C503" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D503" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E503" s="56" t="s">
+        <v>116</v>
+      </c>
+      <c r="F503" s="58">
+        <v>45708</v>
+      </c>
+      <c r="G503" s="59">
+        <v>135907.20000000001</v>
+      </c>
+      <c r="H503" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="I503" s="80" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="504" spans="2:9" ht="47.25">
+      <c r="B504" s="86">
+        <v>497</v>
+      </c>
+      <c r="C504" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D504" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E504" s="56" t="s">
+        <v>117</v>
+      </c>
+      <c r="F504" s="58">
+        <v>45708</v>
+      </c>
+      <c r="G504" s="59">
+        <v>8760.9599999999991</v>
+      </c>
+      <c r="H504" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="I504" s="80" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="505" spans="2:9" ht="47.25">
+      <c r="B505" s="86">
+        <v>498</v>
+      </c>
+      <c r="C505" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D505" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E505" s="56" t="s">
+        <v>118</v>
+      </c>
+      <c r="F505" s="58">
+        <v>45708</v>
+      </c>
+      <c r="G505" s="59">
+        <v>3801.6</v>
+      </c>
+      <c r="H505" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="I505" s="80" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="506" spans="2:9" ht="47.25">
+      <c r="B506" s="86">
+        <v>499</v>
+      </c>
+      <c r="C506" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D506" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E506" s="56" t="s">
+        <v>119</v>
+      </c>
+      <c r="F506" s="58">
+        <v>45708</v>
+      </c>
+      <c r="G506" s="59">
+        <v>12264.48</v>
+      </c>
+      <c r="H506" s="60" t="s">
+        <v>95</v>
+      </c>
+      <c r="I506" s="80" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="507" spans="2:9" ht="78.75">
+      <c r="B507" s="86">
+        <v>500</v>
+      </c>
+      <c r="C507" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D507" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E507" s="56" t="s">
+        <v>123</v>
+      </c>
+      <c r="F507" s="62">
+        <v>45705</v>
+      </c>
+      <c r="G507" s="59">
+        <v>246000</v>
+      </c>
+      <c r="H507" s="56" t="s">
+        <v>109</v>
+      </c>
+      <c r="I507" s="80" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="508" spans="2:9" ht="57.75" customHeight="1">
+      <c r="B508" s="86">
+        <v>501</v>
+      </c>
+      <c r="C508" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D508" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E508" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="F508" s="62">
+        <v>45702</v>
+      </c>
+      <c r="G508" s="63">
+        <v>187605.1</v>
+      </c>
+      <c r="H508" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="I508" s="80" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="509" spans="2:9" ht="110.25">
+      <c r="B509" s="86">
+        <v>502</v>
+      </c>
+      <c r="C509" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D509" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E509" s="56" t="s">
+        <v>115</v>
+      </c>
+      <c r="F509" s="62">
+        <v>45701</v>
+      </c>
+      <c r="G509" s="63">
+        <v>80252.58</v>
+      </c>
+      <c r="H509" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="I509" s="80" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="510" spans="2:9" ht="82.5" customHeight="1">
+      <c r="B510" s="86">
+        <v>503</v>
+      </c>
+      <c r="C510" s="57" t="s">
+        <v>101</v>
+      </c>
+      <c r="D510" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E510" s="56" t="s">
+        <v>207</v>
+      </c>
+      <c r="F510" s="62">
+        <v>45701</v>
+      </c>
+      <c r="G510" s="63">
+        <v>51733.8</v>
+      </c>
+      <c r="H510" s="56" t="s">
+        <v>111</v>
+      </c>
+      <c r="I510" s="80" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="511" spans="2:9" ht="69" customHeight="1">
+      <c r="B511" s="86">
+        <v>504</v>
+      </c>
+      <c r="C511" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D511" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E511" s="56" t="s">
+        <v>113</v>
+      </c>
+      <c r="F511" s="58">
+        <v>45691</v>
+      </c>
+      <c r="G511" s="59">
+        <v>1319666.25</v>
+      </c>
+      <c r="H511" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="I511" s="80" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="512" spans="2:9" s="8" customFormat="1" ht="63">
+      <c r="B512" s="86">
+        <v>505</v>
+      </c>
+      <c r="C512" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D512" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E512" s="56" t="s">
+        <v>132</v>
+      </c>
+      <c r="F512" s="62">
+        <v>45684</v>
+      </c>
+      <c r="G512" s="63">
+        <v>950</v>
+      </c>
+      <c r="H512" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="I512" s="80" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="513" spans="2:9" s="8" customFormat="1" ht="51" customHeight="1">
+      <c r="B513" s="86">
+        <v>506</v>
+      </c>
+      <c r="C513" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D513" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E513" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="F513" s="62">
+        <v>45681</v>
+      </c>
+      <c r="G513" s="63">
+        <v>2382766.5</v>
+      </c>
+      <c r="H513" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="I513" s="80" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="514" spans="2:9" s="8" customFormat="1" ht="51.75" customHeight="1">
+      <c r="B514" s="86">
+        <v>507</v>
+      </c>
+      <c r="C514" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="D514" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E514" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="F514" s="58">
+        <v>45681</v>
+      </c>
+      <c r="G514" s="59">
+        <v>995303.7</v>
+      </c>
+      <c r="H514" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="I514" s="80" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="515" spans="2:9" s="8" customFormat="1" ht="64.5" customHeight="1">
+      <c r="B515" s="86">
+        <v>508</v>
+      </c>
+      <c r="C515" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="D515" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E515" s="56" t="s">
+        <v>77</v>
+      </c>
+      <c r="F515" s="62">
+        <v>45681</v>
+      </c>
+      <c r="G515" s="63">
+        <v>2795127.87</v>
+      </c>
+      <c r="H515" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="I515" s="80" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="516" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B516" s="86">
+        <v>509</v>
+      </c>
+      <c r="C516" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="D516" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="F516" s="62">
+        <v>45680</v>
+      </c>
+      <c r="G516" s="59">
+        <v>1076543.2</v>
+      </c>
+      <c r="H516" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="I516" s="80" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="517" spans="2:9" s="8" customFormat="1" ht="78.75">
+      <c r="B517" s="86">
+        <v>510</v>
+      </c>
+      <c r="C517" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D517" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E517" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="F517" s="58">
+        <v>45679</v>
+      </c>
+      <c r="G517" s="59">
+        <v>104894.39999999999</v>
+      </c>
+      <c r="H517" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="I517" s="80" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="518" spans="2:9" s="8" customFormat="1" ht="78.75">
+      <c r="B518" s="86">
+        <v>511</v>
+      </c>
+      <c r="C518" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D518" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E518" s="56" t="s">
+        <v>82</v>
+      </c>
+      <c r="F518" s="58">
+        <v>45679</v>
+      </c>
+      <c r="G518" s="59">
+        <v>35424</v>
+      </c>
+      <c r="H518" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="I518" s="80" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="519" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B519" s="86">
+        <v>512</v>
+      </c>
+      <c r="C519" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D519" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E519" s="56" t="s">
+        <v>124</v>
+      </c>
+      <c r="F519" s="58">
+        <v>45679</v>
+      </c>
+      <c r="G519" s="59">
+        <v>3975586.45</v>
+      </c>
+      <c r="H519" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="I519" s="80" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="520" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B520" s="86">
+        <v>513</v>
+      </c>
+      <c r="C520" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D520" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E520" s="56" t="s">
+        <v>125</v>
+      </c>
+      <c r="F520" s="58">
+        <v>45674</v>
+      </c>
+      <c r="G520" s="59">
+        <v>342674.88</v>
+      </c>
+      <c r="H520" s="62" t="s">
+        <v>72</v>
+      </c>
+      <c r="I520" s="80" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="521" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B521" s="86">
+        <v>514</v>
+      </c>
+      <c r="C521" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D521" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E521" s="56" t="s">
+        <v>78</v>
+      </c>
+      <c r="F521" s="62">
+        <v>45673</v>
+      </c>
+      <c r="G521" s="63">
+        <v>652122</v>
+      </c>
+      <c r="H521" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="I521" s="80" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="522" spans="2:9" s="8" customFormat="1" ht="63">
+      <c r="B522" s="86">
+        <v>515</v>
+      </c>
+      <c r="C522" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D522" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E522" s="56" t="s">
+        <v>75</v>
+      </c>
+      <c r="F522" s="62">
+        <v>45672</v>
+      </c>
+      <c r="G522" s="63">
+        <v>17030</v>
+      </c>
+      <c r="H522" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="I522" s="80" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="523" spans="2:9" s="8" customFormat="1" ht="63">
+      <c r="B523" s="86">
+        <v>516</v>
+      </c>
+      <c r="C523" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="D285" s="56" t="s">
-[...106 lines deleted...]
-      <c r="E289" s="56" t="s">
+      <c r="D523" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E523" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="F523" s="65">
+        <v>45672</v>
+      </c>
+      <c r="G523" s="59">
+        <v>121655.03999999999</v>
+      </c>
+      <c r="H523" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="I523" s="80" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="524" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B524" s="86">
+        <v>517</v>
+      </c>
+      <c r="C524" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D524" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E524" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="F524" s="62">
+        <v>45671</v>
+      </c>
+      <c r="G524" s="63">
+        <v>129048.53</v>
+      </c>
+      <c r="H524" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="I524" s="80" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="525" spans="2:9" s="8" customFormat="1" ht="79.5" customHeight="1">
+      <c r="B525" s="86">
+        <v>518</v>
+      </c>
+      <c r="C525" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D525" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E525" s="63" t="s">
+        <v>206</v>
+      </c>
+      <c r="F525" s="62">
+        <v>45670</v>
+      </c>
+      <c r="G525" s="63">
+        <v>29694.639999999999</v>
+      </c>
+      <c r="H525" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="I525" s="92" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="526" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B526" s="86">
+        <v>519</v>
+      </c>
+      <c r="C526" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D526" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E526" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="F526" s="62">
+        <v>45667</v>
+      </c>
+      <c r="G526" s="63">
+        <v>180072</v>
+      </c>
+      <c r="H526" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="I526" s="80" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="527" spans="2:9" s="8" customFormat="1" ht="79.5" customHeight="1">
+      <c r="B527" s="86">
+        <v>520</v>
+      </c>
+      <c r="C527" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D527" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="F527" s="62">
+        <v>45667</v>
+      </c>
+      <c r="G527" s="63">
+        <v>171598</v>
+      </c>
+      <c r="H527" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="I527" s="80" t="s">
         <v>338</v>
       </c>
-      <c r="F289" s="62">
-[...8 lines deleted...]
-      <c r="I289" s="56" t="s">
+    </row>
+    <row r="528" spans="2:9" s="8" customFormat="1" ht="84.75" customHeight="1">
+      <c r="B528" s="86">
+        <v>521</v>
+      </c>
+      <c r="C528" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D528" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E528" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="F528" s="62">
+        <v>45667</v>
+      </c>
+      <c r="G528" s="63">
+        <v>185960.88</v>
+      </c>
+      <c r="H528" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="I528" s="80" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="529" spans="2:9" s="8" customFormat="1" ht="70.5" customHeight="1">
+      <c r="B529" s="86">
+        <v>522</v>
+      </c>
+      <c r="C529" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D529" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E529" s="56" t="s">
+        <v>79</v>
+      </c>
+      <c r="F529" s="62">
+        <v>45667</v>
+      </c>
+      <c r="G529" s="63">
+        <v>532095.01</v>
+      </c>
+      <c r="H529" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="I529" s="80" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="530" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B530" s="86">
+        <v>523</v>
+      </c>
+      <c r="C530" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D530" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E530" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="F530" s="62">
+        <v>45666</v>
+      </c>
+      <c r="G530" s="63">
+        <v>44908</v>
+      </c>
+      <c r="H530" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="I530" s="80" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="290" spans="2:9" ht="54" customHeight="1">
-[...315 lines deleted...]
-      <c r="C302" s="57" t="s">
+    <row r="531" spans="2:9" s="8" customFormat="1" ht="63">
+      <c r="B531" s="86">
+        <v>524</v>
+      </c>
+      <c r="C531" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D531" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E531" s="56" t="s">
+        <v>126</v>
+      </c>
+      <c r="F531" s="62">
+        <v>45666</v>
+      </c>
+      <c r="G531" s="63">
+        <v>76794.48</v>
+      </c>
+      <c r="H531" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="I531" s="80" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="532" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B532" s="86">
+        <v>525</v>
+      </c>
+      <c r="C532" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D532" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E532" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="F532" s="62">
+        <v>45664</v>
+      </c>
+      <c r="G532" s="63">
+        <v>24361.56</v>
+      </c>
+      <c r="H532" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="I532" s="80" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="533" spans="2:9" s="8" customFormat="1" ht="69" customHeight="1">
+      <c r="B533" s="86">
+        <v>526</v>
+      </c>
+      <c r="C533" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D533" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E533" s="56" t="s">
+        <v>127</v>
+      </c>
+      <c r="F533" s="62">
+        <v>45664</v>
+      </c>
+      <c r="G533" s="63">
+        <v>6448</v>
+      </c>
+      <c r="H533" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="I533" s="80" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="534" spans="2:9" s="8" customFormat="1" ht="78.75">
+      <c r="B534" s="86">
+        <v>527</v>
+      </c>
+      <c r="C534" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D534" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E534" s="56" t="s">
+        <v>128</v>
+      </c>
+      <c r="F534" s="62">
+        <v>45664</v>
+      </c>
+      <c r="G534" s="63">
+        <v>84043.44</v>
+      </c>
+      <c r="H534" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="I534" s="80" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="535" spans="2:9" s="8" customFormat="1" ht="78.75">
+      <c r="B535" s="86">
+        <v>528</v>
+      </c>
+      <c r="C535" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D535" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E535" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="F535" s="62">
+        <v>45664</v>
+      </c>
+      <c r="G535" s="63">
+        <v>3369.6</v>
+      </c>
+      <c r="H535" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="I535" s="80" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="536" spans="2:9" s="8" customFormat="1" ht="47.25">
+      <c r="B536" s="86">
+        <v>529</v>
+      </c>
+      <c r="C536" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="D302" s="56" t="s">
-[...25 lines deleted...]
-      <c r="D303" s="56" t="s">
+      <c r="D536" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E536" s="63" t="s">
+        <v>129</v>
+      </c>
+      <c r="F536" s="62">
+        <v>45664</v>
+      </c>
+      <c r="G536" s="63">
+        <v>4001.12</v>
+      </c>
+      <c r="H536" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="I536" s="92" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="537" spans="2:9" s="8" customFormat="1" ht="78.75">
+      <c r="B537" s="86">
+        <v>530</v>
+      </c>
+      <c r="C537" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D537" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E537" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="F537" s="62">
+        <v>45660</v>
+      </c>
+      <c r="G537" s="63">
+        <v>11534.4</v>
+      </c>
+      <c r="H537" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="I537" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="538" spans="2:9" s="8" customFormat="1" ht="78.75">
+      <c r="B538" s="86">
+        <v>531</v>
+      </c>
+      <c r="C538" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="D538" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E538" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="F538" s="62">
+        <v>45660</v>
+      </c>
+      <c r="G538" s="63">
+        <v>15438.6</v>
+      </c>
+      <c r="H538" s="62" t="s">
+        <v>65</v>
+      </c>
+      <c r="I538" s="80" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="539" spans="2:9" s="8" customFormat="1" ht="74.25" customHeight="1">
+      <c r="B539" s="86">
+        <v>532</v>
+      </c>
+      <c r="C539" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D539" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E539" s="63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F539" s="62">
+        <v>45659</v>
+      </c>
+      <c r="G539" s="63">
+        <v>23435.31</v>
+      </c>
+      <c r="H539" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="I539" s="92" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="540" spans="2:9" s="8" customFormat="1" ht="73.5" customHeight="1">
+      <c r="B540" s="86">
+        <v>533</v>
+      </c>
+      <c r="C540" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D540" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E540" s="63" t="s">
+        <v>131</v>
+      </c>
+      <c r="F540" s="62">
+        <v>45659</v>
+      </c>
+      <c r="G540" s="63">
+        <v>19108.849999999999</v>
+      </c>
+      <c r="H540" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="I540" s="92" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="541" spans="2:9" s="8" customFormat="1" ht="63">
+      <c r="B541" s="93">
+        <v>534</v>
+      </c>
+      <c r="C541" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="D541" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="E303" s="56" t="s">
-[...2628 lines deleted...]
-      <c r="F404" s="62">
+      <c r="E541" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="F541" s="71">
         <v>45659</v>
       </c>
-      <c r="G404" s="63">
-[...51 lines deleted...]
-      <c r="G406" s="63">
+      <c r="G541" s="72">
         <v>2640177.7799999998</v>
       </c>
-      <c r="H406" s="62" t="s">
+      <c r="H541" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="I406" s="56" t="s">
+      <c r="I541" s="94" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="407" spans="2:10" s="8" customFormat="1" ht="15.75" customHeight="1">
-[...748 lines deleted...]
-      <c r="H503" s="7"/>
+    <row r="542" spans="2:9" s="8" customFormat="1" ht="15.75" customHeight="1">
+      <c r="B542" s="14"/>
+      <c r="C542" s="14"/>
+      <c r="D542" s="28"/>
+      <c r="E542" s="28"/>
+      <c r="F542" s="32"/>
+      <c r="G542" s="33"/>
+      <c r="H542" s="28"/>
+      <c r="I542" s="28"/>
+    </row>
+    <row r="543" spans="2:9" s="12" customFormat="1" ht="13.5">
+      <c r="B543" s="14"/>
+      <c r="C543" s="14"/>
+      <c r="D543" s="14"/>
+      <c r="E543" s="14"/>
+      <c r="F543" s="15"/>
+      <c r="G543" s="16"/>
+      <c r="H543" s="14"/>
+      <c r="I543" s="14"/>
+    </row>
+    <row r="544" spans="2:9" s="12" customFormat="1" ht="13.5">
+      <c r="B544" s="14"/>
+      <c r="C544" s="14"/>
+      <c r="D544" s="14"/>
+      <c r="E544" s="14"/>
+      <c r="F544" s="15"/>
+      <c r="G544" s="16"/>
+      <c r="H544" s="14"/>
+      <c r="I544" s="14"/>
+    </row>
+    <row r="545" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B545" s="14"/>
+      <c r="C545" s="14"/>
+      <c r="D545" s="14"/>
+      <c r="E545" s="10"/>
+      <c r="F545" s="15"/>
+      <c r="G545" s="16"/>
+      <c r="H545" s="14"/>
+      <c r="I545" s="14"/>
+    </row>
+    <row r="546" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B546" s="14"/>
+      <c r="C546" s="14"/>
+      <c r="D546" s="14"/>
+      <c r="E546" s="14"/>
+      <c r="F546" s="15"/>
+      <c r="G546" s="16"/>
+      <c r="H546" s="14"/>
+      <c r="I546" s="14"/>
+    </row>
+    <row r="547" spans="2:10" hidden="1">
+      <c r="B547" s="14"/>
+      <c r="C547" s="14"/>
+      <c r="D547" s="14"/>
+      <c r="E547" s="17"/>
+      <c r="F547" s="18"/>
+      <c r="G547" s="19"/>
+      <c r="H547" s="17"/>
+      <c r="I547" s="10"/>
+      <c r="J547" s="7"/>
+    </row>
+    <row r="548" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B548" s="14"/>
+      <c r="C548" s="14"/>
+      <c r="D548" s="14"/>
+      <c r="E548" s="14"/>
+      <c r="F548" s="15"/>
+      <c r="G548" s="16"/>
+      <c r="H548" s="14"/>
+      <c r="I548" s="14"/>
+    </row>
+    <row r="549" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B549" s="14"/>
+      <c r="C549" s="14"/>
+      <c r="D549" s="14"/>
+      <c r="E549" s="14"/>
+      <c r="F549" s="15"/>
+      <c r="G549" s="16"/>
+      <c r="H549" s="14"/>
+      <c r="I549" s="14"/>
+    </row>
+    <row r="550" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B550" s="14"/>
+      <c r="C550" s="14"/>
+      <c r="D550" s="14"/>
+      <c r="E550" s="14"/>
+      <c r="F550" s="15"/>
+      <c r="G550" s="16"/>
+      <c r="H550" s="14"/>
+      <c r="I550" s="14"/>
+    </row>
+    <row r="551" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B551" s="14"/>
+      <c r="C551" s="14"/>
+      <c r="D551" s="14"/>
+      <c r="E551" s="14"/>
+      <c r="F551" s="15"/>
+      <c r="G551" s="16"/>
+      <c r="H551" s="14"/>
+      <c r="I551" s="14"/>
+    </row>
+    <row r="552" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B552" s="14"/>
+      <c r="C552" s="14"/>
+      <c r="D552" s="14"/>
+      <c r="E552" s="14"/>
+      <c r="F552" s="15"/>
+      <c r="G552" s="16"/>
+      <c r="H552" s="14"/>
+      <c r="I552" s="14"/>
+    </row>
+    <row r="553" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B553" s="14"/>
+      <c r="C553" s="14"/>
+      <c r="D553" s="14"/>
+      <c r="E553" s="14"/>
+      <c r="F553" s="15"/>
+      <c r="G553" s="16"/>
+      <c r="H553" s="14"/>
+      <c r="I553" s="14"/>
+    </row>
+    <row r="554" spans="2:10" s="9" customFormat="1" hidden="1">
+      <c r="B554" s="14"/>
+      <c r="C554" s="14"/>
+      <c r="D554" s="14"/>
+      <c r="E554" s="10"/>
+      <c r="F554" s="15"/>
+      <c r="G554" s="16"/>
+      <c r="H554" s="14"/>
+      <c r="I554" s="14"/>
+    </row>
+    <row r="555" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B555" s="14"/>
+      <c r="C555" s="14"/>
+      <c r="D555" s="14"/>
+      <c r="E555" s="10"/>
+      <c r="F555" s="15"/>
+      <c r="G555" s="16"/>
+      <c r="H555" s="14"/>
+      <c r="I555" s="14"/>
+    </row>
+    <row r="556" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B556" s="14"/>
+      <c r="C556" s="14"/>
+      <c r="D556" s="14"/>
+      <c r="E556" s="10"/>
+      <c r="F556" s="15"/>
+      <c r="G556" s="16"/>
+      <c r="H556" s="14"/>
+      <c r="I556" s="14"/>
+    </row>
+    <row r="557" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B557" s="14"/>
+      <c r="C557" s="14"/>
+      <c r="D557" s="14"/>
+      <c r="E557" s="10"/>
+      <c r="F557" s="15"/>
+      <c r="G557" s="16"/>
+      <c r="H557" s="14"/>
+      <c r="I557" s="14"/>
+    </row>
+    <row r="558" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B558" s="14"/>
+      <c r="C558" s="14"/>
+      <c r="D558" s="14"/>
+      <c r="E558" s="10"/>
+      <c r="F558" s="15"/>
+      <c r="G558" s="16"/>
+      <c r="H558" s="14"/>
+      <c r="I558" s="14"/>
+    </row>
+    <row r="559" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B559" s="14"/>
+      <c r="C559" s="14"/>
+      <c r="D559" s="14"/>
+      <c r="E559" s="10"/>
+      <c r="F559" s="15"/>
+      <c r="G559" s="16"/>
+      <c r="H559" s="14"/>
+      <c r="I559" s="14"/>
+    </row>
+    <row r="560" spans="2:10" s="8" customFormat="1" hidden="1">
+      <c r="B560" s="14"/>
+      <c r="C560" s="14"/>
+      <c r="D560" s="14"/>
+      <c r="E560" s="10"/>
+      <c r="F560" s="15"/>
+      <c r="G560" s="16"/>
+      <c r="H560" s="14"/>
+      <c r="I560" s="14"/>
+    </row>
+    <row r="561" spans="2:10" hidden="1">
+      <c r="B561" s="14"/>
+      <c r="C561" s="14"/>
+      <c r="D561" s="14"/>
+      <c r="E561" s="10"/>
+      <c r="F561" s="15"/>
+      <c r="G561" s="16"/>
+      <c r="H561" s="14"/>
+      <c r="I561" s="14"/>
+    </row>
+    <row r="562" spans="2:10" hidden="1">
+      <c r="B562" s="14"/>
+      <c r="C562" s="14"/>
+      <c r="D562" s="10"/>
+      <c r="E562" s="21"/>
+      <c r="F562" s="22"/>
+      <c r="G562" s="23"/>
+      <c r="H562" s="10"/>
+      <c r="I562" s="10"/>
+    </row>
+    <row r="563" spans="2:10" hidden="1">
+      <c r="B563" s="14"/>
+      <c r="C563" s="14"/>
+      <c r="D563" s="10"/>
+      <c r="E563" s="10"/>
+      <c r="F563" s="22"/>
+      <c r="G563" s="24"/>
+      <c r="H563" s="10"/>
+      <c r="I563" s="10"/>
+    </row>
+    <row r="564" spans="2:10" hidden="1">
+      <c r="B564" s="14"/>
+      <c r="C564" s="14"/>
+      <c r="D564" s="10"/>
+      <c r="E564" s="10"/>
+      <c r="F564" s="22"/>
+      <c r="G564" s="23"/>
+      <c r="H564" s="10"/>
+      <c r="I564" s="10"/>
+    </row>
+    <row r="565" spans="2:10" hidden="1">
+      <c r="B565" s="14"/>
+      <c r="C565" s="14"/>
+      <c r="D565" s="10"/>
+      <c r="E565" s="10"/>
+      <c r="F565" s="22"/>
+      <c r="G565" s="24"/>
+      <c r="H565" s="10"/>
+      <c r="I565" s="10"/>
+    </row>
+    <row r="566" spans="2:10" hidden="1">
+      <c r="B566" s="14"/>
+      <c r="C566" s="14"/>
+      <c r="D566" s="10"/>
+      <c r="E566" s="10"/>
+      <c r="F566" s="25"/>
+      <c r="G566" s="23"/>
+      <c r="H566" s="26"/>
+      <c r="I566" s="26"/>
+    </row>
+    <row r="567" spans="2:10" hidden="1">
+      <c r="B567" s="14"/>
+      <c r="C567" s="14"/>
+      <c r="D567" s="10"/>
+      <c r="E567" s="10"/>
+      <c r="F567" s="25"/>
+      <c r="G567" s="23"/>
+      <c r="H567" s="26"/>
+      <c r="I567" s="26"/>
+    </row>
+    <row r="568" spans="2:10" hidden="1">
+      <c r="B568" s="14"/>
+      <c r="C568" s="14"/>
+      <c r="D568" s="10"/>
+      <c r="E568" s="21"/>
+      <c r="F568" s="22"/>
+      <c r="G568" s="23"/>
+      <c r="H568" s="10"/>
+      <c r="I568" s="10"/>
+    </row>
+    <row r="569" spans="2:10" hidden="1">
+      <c r="B569" s="14"/>
+      <c r="C569" s="14"/>
+      <c r="D569" s="10"/>
+      <c r="E569" s="21"/>
+      <c r="F569" s="22"/>
+      <c r="G569" s="23"/>
+      <c r="H569" s="10"/>
+      <c r="I569" s="10"/>
+    </row>
+    <row r="570" spans="2:10" hidden="1">
+      <c r="B570" s="14"/>
+      <c r="C570" s="14"/>
+      <c r="D570" s="10"/>
+      <c r="E570" s="10"/>
+      <c r="F570" s="22"/>
+      <c r="G570" s="23"/>
+      <c r="H570" s="27"/>
+      <c r="I570" s="10"/>
+    </row>
+    <row r="571" spans="2:10" hidden="1">
+      <c r="B571" s="14"/>
+      <c r="C571" s="14"/>
+      <c r="D571" s="10"/>
+      <c r="E571" s="10"/>
+      <c r="F571" s="22"/>
+      <c r="G571" s="23"/>
+      <c r="H571" s="27"/>
+      <c r="I571" s="10"/>
+    </row>
+    <row r="572" spans="2:10" hidden="1">
+      <c r="B572" s="14"/>
+      <c r="C572" s="14"/>
+      <c r="D572" s="10"/>
+      <c r="E572" s="10"/>
+      <c r="F572" s="22"/>
+      <c r="G572" s="23"/>
+      <c r="H572" s="10"/>
+      <c r="I572" s="10"/>
+    </row>
+    <row r="573" spans="2:10" hidden="1">
+      <c r="B573" s="14"/>
+      <c r="C573" s="14"/>
+      <c r="D573" s="10"/>
+      <c r="E573" s="10"/>
+      <c r="F573" s="22"/>
+      <c r="G573" s="24"/>
+      <c r="H573" s="10"/>
+      <c r="I573" s="10"/>
+    </row>
+    <row r="574" spans="2:10" hidden="1">
+      <c r="B574" s="14"/>
+      <c r="C574" s="14"/>
+      <c r="D574" s="10"/>
+      <c r="E574" s="10"/>
+      <c r="F574" s="22"/>
+      <c r="G574" s="24"/>
+      <c r="H574" s="27"/>
+      <c r="I574" s="27"/>
+    </row>
+    <row r="575" spans="2:10" hidden="1">
+      <c r="B575" s="14"/>
+      <c r="C575" s="14"/>
+      <c r="D575" s="10"/>
+      <c r="E575" s="10"/>
+      <c r="F575" s="22"/>
+      <c r="G575" s="24"/>
+      <c r="H575" s="27"/>
+      <c r="I575" s="27"/>
+      <c r="J575" s="7"/>
+    </row>
+    <row r="576" spans="2:10" hidden="1">
+      <c r="B576" s="14"/>
+      <c r="C576" s="14"/>
+      <c r="D576" s="10"/>
+      <c r="E576" s="10"/>
+      <c r="F576" s="22"/>
+      <c r="G576" s="24"/>
+      <c r="H576" s="27"/>
+      <c r="I576" s="27"/>
+      <c r="J576" s="7"/>
+    </row>
+    <row r="577" spans="2:10" hidden="1">
+      <c r="B577" s="14"/>
+      <c r="C577" s="14"/>
+      <c r="D577" s="10"/>
+      <c r="E577" s="28"/>
+      <c r="F577" s="29"/>
+      <c r="G577" s="24"/>
+      <c r="H577" s="28"/>
+      <c r="I577" s="28"/>
+      <c r="J577" s="7"/>
+    </row>
+    <row r="578" spans="2:10" hidden="1">
+      <c r="B578" s="14"/>
+      <c r="C578" s="14"/>
+      <c r="D578" s="10"/>
+      <c r="E578" s="21"/>
+      <c r="F578" s="22"/>
+      <c r="G578" s="23"/>
+      <c r="H578" s="10"/>
+      <c r="I578" s="30"/>
+    </row>
+    <row r="579" spans="2:10" hidden="1">
+      <c r="B579" s="14"/>
+      <c r="C579" s="14"/>
+      <c r="D579" s="10"/>
+      <c r="E579" s="20"/>
+      <c r="F579" s="25"/>
+      <c r="G579" s="23"/>
+      <c r="H579" s="10"/>
+      <c r="I579" s="10"/>
+    </row>
+    <row r="580" spans="2:10" hidden="1">
+      <c r="B580" s="14"/>
+      <c r="C580" s="14"/>
+      <c r="D580" s="10"/>
+      <c r="E580" s="20"/>
+      <c r="F580" s="25"/>
+      <c r="G580" s="23"/>
+      <c r="H580" s="10"/>
+      <c r="I580" s="10"/>
+    </row>
+    <row r="581" spans="2:10" hidden="1">
+      <c r="B581" s="14"/>
+      <c r="C581" s="14"/>
+      <c r="D581" s="10"/>
+      <c r="E581" s="10"/>
+      <c r="F581" s="22"/>
+      <c r="G581" s="23"/>
+      <c r="H581" s="10"/>
+      <c r="I581" s="10"/>
+    </row>
+    <row r="582" spans="2:10" hidden="1">
+      <c r="B582" s="14"/>
+      <c r="C582" s="14"/>
+      <c r="D582" s="10"/>
+      <c r="E582" s="10"/>
+      <c r="F582" s="22"/>
+      <c r="G582" s="24"/>
+      <c r="H582" s="10"/>
+      <c r="I582" s="10"/>
+    </row>
+    <row r="583" spans="2:10" hidden="1">
+      <c r="B583" s="14"/>
+      <c r="C583" s="14"/>
+      <c r="D583" s="10"/>
+      <c r="E583" s="10"/>
+      <c r="F583" s="22"/>
+      <c r="G583" s="23"/>
+      <c r="H583" s="10"/>
+      <c r="I583" s="10"/>
+    </row>
+    <row r="584" spans="2:10" hidden="1">
+      <c r="B584" s="14"/>
+      <c r="C584" s="14"/>
+      <c r="D584" s="10"/>
+      <c r="E584" s="10"/>
+      <c r="F584" s="22"/>
+      <c r="G584" s="24"/>
+      <c r="H584" s="27"/>
+      <c r="I584" s="27"/>
+      <c r="J584" s="7"/>
+    </row>
+    <row r="585" spans="2:10" hidden="1">
+      <c r="B585" s="14"/>
+      <c r="C585" s="14"/>
+      <c r="D585" s="10"/>
+      <c r="E585" s="10"/>
+      <c r="F585" s="22"/>
+      <c r="G585" s="24"/>
+      <c r="H585" s="27"/>
+      <c r="I585" s="27"/>
+      <c r="J585" s="13"/>
+    </row>
+    <row r="586" spans="2:10" hidden="1">
+      <c r="B586" s="14"/>
+      <c r="C586" s="14"/>
+      <c r="D586" s="10"/>
+      <c r="E586" s="10"/>
+      <c r="F586" s="22"/>
+      <c r="G586" s="24"/>
+      <c r="H586" s="27"/>
+      <c r="I586" s="27"/>
+      <c r="J586" s="7"/>
+    </row>
+    <row r="587" spans="2:10" hidden="1">
+      <c r="B587" s="14"/>
+      <c r="C587" s="14"/>
+      <c r="D587" s="10"/>
+      <c r="E587" s="10"/>
+      <c r="F587" s="22"/>
+      <c r="G587" s="26"/>
+      <c r="H587" s="10"/>
+      <c r="I587" s="10"/>
+    </row>
+    <row r="588" spans="2:10" s="2" customFormat="1" hidden="1">
+      <c r="B588" s="14"/>
+      <c r="C588" s="14"/>
+      <c r="D588" s="10"/>
+      <c r="E588" s="10"/>
+      <c r="F588" s="22"/>
+      <c r="G588" s="26"/>
+      <c r="H588" s="10"/>
+      <c r="I588" s="10"/>
+    </row>
+    <row r="589" spans="2:10" hidden="1">
+      <c r="B589" s="14"/>
+      <c r="C589" s="14"/>
+      <c r="D589" s="10"/>
+      <c r="E589" s="10"/>
+      <c r="F589" s="22"/>
+      <c r="G589" s="23"/>
+      <c r="H589" s="27"/>
+      <c r="I589" s="10"/>
+    </row>
+    <row r="590" spans="2:10" hidden="1">
+      <c r="B590" s="14"/>
+      <c r="C590" s="14"/>
+      <c r="D590" s="10"/>
+      <c r="E590" s="10"/>
+      <c r="F590" s="22"/>
+      <c r="G590" s="23"/>
+      <c r="H590" s="27"/>
+      <c r="I590" s="10"/>
+    </row>
+    <row r="591" spans="2:10" hidden="1">
+      <c r="B591" s="14"/>
+      <c r="C591" s="14"/>
+      <c r="D591" s="10"/>
+      <c r="E591" s="10"/>
+      <c r="F591" s="22"/>
+      <c r="G591" s="24"/>
+      <c r="H591" s="10"/>
+      <c r="I591" s="10"/>
+    </row>
+    <row r="592" spans="2:10" hidden="1">
+      <c r="B592" s="14"/>
+      <c r="C592" s="14"/>
+      <c r="D592" s="10"/>
+      <c r="E592" s="10"/>
+      <c r="F592" s="22"/>
+      <c r="G592" s="26"/>
+      <c r="H592" s="10"/>
+      <c r="I592" s="10"/>
+    </row>
+    <row r="593" spans="2:9" hidden="1">
+      <c r="B593" s="14"/>
+      <c r="C593" s="14"/>
+      <c r="D593" s="10"/>
+      <c r="E593" s="10"/>
+      <c r="F593" s="22"/>
+      <c r="G593" s="26"/>
+      <c r="H593" s="31"/>
+      <c r="I593" s="27"/>
+    </row>
+    <row r="594" spans="2:9" hidden="1">
+      <c r="B594" s="14"/>
+      <c r="C594" s="14"/>
+      <c r="D594" s="10"/>
+      <c r="E594" s="10"/>
+      <c r="F594" s="22"/>
+      <c r="G594" s="24"/>
+      <c r="H594" s="10"/>
+      <c r="I594" s="30"/>
+    </row>
+    <row r="595" spans="2:9" hidden="1">
+      <c r="B595" s="14"/>
+      <c r="C595" s="14"/>
+      <c r="D595" s="10"/>
+      <c r="E595" s="10"/>
+      <c r="F595" s="22"/>
+      <c r="G595" s="26"/>
+      <c r="H595" s="11"/>
+      <c r="I595" s="27"/>
+    </row>
+    <row r="596" spans="2:9" s="3" customFormat="1" hidden="1">
+      <c r="B596" s="14"/>
+      <c r="C596" s="14"/>
+      <c r="D596" s="10"/>
+      <c r="E596" s="20"/>
+      <c r="F596" s="22"/>
+      <c r="G596" s="26"/>
+      <c r="H596" s="26"/>
+      <c r="I596" s="26"/>
+    </row>
+    <row r="597" spans="2:9" hidden="1">
+      <c r="B597" s="14"/>
+      <c r="C597" s="14"/>
+      <c r="D597" s="10"/>
+      <c r="E597" s="20"/>
+      <c r="F597" s="29"/>
+      <c r="G597" s="24"/>
+      <c r="H597" s="24"/>
+      <c r="I597" s="24"/>
+    </row>
+    <row r="598" spans="2:9" hidden="1">
+      <c r="B598" s="14"/>
+      <c r="C598" s="14"/>
+      <c r="D598" s="10"/>
+      <c r="E598" s="21"/>
+      <c r="F598" s="22"/>
+      <c r="G598" s="26"/>
+      <c r="H598" s="10"/>
+      <c r="I598" s="10"/>
+    </row>
+    <row r="599" spans="2:9" hidden="1">
+      <c r="B599" s="14"/>
+      <c r="C599" s="14"/>
+      <c r="D599" s="10"/>
+      <c r="E599" s="10"/>
+      <c r="F599" s="22"/>
+      <c r="G599" s="26"/>
+      <c r="H599" s="10"/>
+      <c r="I599" s="10"/>
+    </row>
+    <row r="600" spans="2:9" s="3" customFormat="1" hidden="1">
+      <c r="B600" s="14"/>
+      <c r="C600" s="14"/>
+      <c r="D600" s="10"/>
+      <c r="E600" s="10"/>
+      <c r="F600" s="22"/>
+      <c r="G600" s="26"/>
+      <c r="H600" s="10"/>
+      <c r="I600" s="10"/>
+    </row>
+    <row r="601" spans="2:9" s="3" customFormat="1" hidden="1">
+      <c r="B601" s="14"/>
+      <c r="C601" s="14"/>
+      <c r="D601" s="10"/>
+      <c r="E601" s="10"/>
+      <c r="F601" s="22"/>
+      <c r="G601" s="26"/>
+      <c r="H601" s="10"/>
+      <c r="I601" s="10"/>
+    </row>
+    <row r="602" spans="2:9" s="3" customFormat="1" hidden="1">
+      <c r="B602" s="14"/>
+      <c r="C602" s="14"/>
+      <c r="D602" s="10"/>
+      <c r="E602" s="21"/>
+      <c r="F602" s="22"/>
+      <c r="G602" s="26"/>
+      <c r="H602" s="10"/>
+      <c r="I602" s="10"/>
+    </row>
+    <row r="603" spans="2:9" hidden="1">
+      <c r="B603" s="4"/>
+      <c r="C603" s="4"/>
+      <c r="D603" s="4"/>
+      <c r="E603" s="5"/>
+      <c r="F603" s="6"/>
+      <c r="G603" s="7"/>
+      <c r="H603" s="7"/>
+    </row>
+    <row r="604" spans="2:9" hidden="1">
+      <c r="B604" s="7"/>
+      <c r="C604" s="7"/>
+      <c r="D604" s="7"/>
+    </row>
+    <row r="605" spans="2:9" hidden="1">
+      <c r="B605" s="7"/>
+      <c r="C605" s="7"/>
+      <c r="D605" s="7"/>
+    </row>
+    <row r="606" spans="2:9" hidden="1">
+      <c r="B606" s="7"/>
+      <c r="C606" s="7"/>
+      <c r="D606" s="7"/>
+    </row>
+    <row r="607" spans="2:9" hidden="1">
+      <c r="B607" s="7"/>
+      <c r="C607" s="7"/>
+      <c r="D607" s="7"/>
+    </row>
+    <row r="608" spans="2:9" hidden="1">
+      <c r="B608" s="7"/>
+      <c r="C608" s="7"/>
+      <c r="D608" s="7"/>
+    </row>
+    <row r="609" spans="2:5" hidden="1">
+      <c r="B609" s="7"/>
+      <c r="C609" s="7"/>
+      <c r="D609" s="7"/>
+    </row>
+    <row r="610" spans="2:5" hidden="1">
+      <c r="B610" s="7"/>
+      <c r="C610" s="7"/>
+      <c r="D610" s="7"/>
+      <c r="E610" s="7"/>
+    </row>
+    <row r="611" spans="2:5" hidden="1">
+      <c r="B611" s="7"/>
+      <c r="C611" s="7"/>
+      <c r="D611" s="7"/>
+    </row>
+    <row r="612" spans="2:5" hidden="1">
+      <c r="B612" s="7"/>
+      <c r="C612" s="7"/>
+      <c r="D612" s="7"/>
+    </row>
+    <row r="613" spans="2:5" hidden="1">
+      <c r="B613" s="7"/>
+      <c r="C613" s="7"/>
+      <c r="D613" s="7"/>
+    </row>
+    <row r="614" spans="2:5" hidden="1">
+      <c r="B614" s="7"/>
+      <c r="C614" s="7"/>
+      <c r="D614" s="7"/>
+    </row>
+    <row r="615" spans="2:5" hidden="1">
+      <c r="B615" s="7"/>
+      <c r="C615" s="7"/>
+      <c r="D615" s="7"/>
+    </row>
+    <row r="616" spans="2:5" hidden="1">
+      <c r="B616" s="7"/>
+      <c r="C616" s="7"/>
+      <c r="D616" s="7"/>
+    </row>
+    <row r="617" spans="2:5" hidden="1">
+      <c r="B617" s="7"/>
+      <c r="C617" s="7"/>
+      <c r="D617" s="7"/>
+    </row>
+    <row r="618" spans="2:5" hidden="1">
+      <c r="B618" s="7"/>
+      <c r="C618" s="7"/>
+      <c r="D618" s="7"/>
+    </row>
+    <row r="619" spans="2:5" hidden="1">
+      <c r="B619" s="7"/>
+      <c r="C619" s="7"/>
+      <c r="D619" s="7"/>
+    </row>
+    <row r="620" spans="2:5" hidden="1">
+      <c r="B620" s="7"/>
+      <c r="C620" s="7"/>
+      <c r="D620" s="7"/>
+    </row>
+    <row r="621" spans="2:5" hidden="1">
+      <c r="B621" s="7"/>
+      <c r="C621" s="7"/>
+      <c r="D621" s="7"/>
+    </row>
+    <row r="622" spans="2:5" hidden="1">
+      <c r="B622" s="7"/>
+      <c r="C622" s="7"/>
+      <c r="D622" s="7"/>
+    </row>
+    <row r="623" spans="2:5" hidden="1">
+      <c r="B623" s="7"/>
+      <c r="C623" s="7"/>
+      <c r="D623" s="7"/>
+    </row>
+    <row r="624" spans="2:5" hidden="1">
+      <c r="B624" s="7"/>
+      <c r="C624" s="7"/>
+      <c r="D624" s="7"/>
+    </row>
+    <row r="625" spans="2:8" hidden="1">
+      <c r="B625" s="7"/>
+      <c r="C625" s="7"/>
+      <c r="D625" s="7"/>
+    </row>
+    <row r="626" spans="2:8" hidden="1">
+      <c r="B626" s="7"/>
+      <c r="C626" s="7"/>
+      <c r="D626" s="7"/>
+    </row>
+    <row r="627" spans="2:8" hidden="1">
+      <c r="B627" s="7"/>
+      <c r="C627" s="7"/>
+      <c r="D627" s="7"/>
+    </row>
+    <row r="628" spans="2:8"/>
+    <row r="638" spans="2:8" hidden="1">
+      <c r="H638" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="SdpXh9LaTqpQqv/kiI9YR/qIlOhcC6KqlGfNkhYwZ3wKUxa2ORMPMSK7FVpla9q4RPiqjbMTH4pfy5uARJyFRw==" saltValue="AWr77bczGlkBt02cZo2+eQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="5ULnb3p3K0HmofK+AeRTPS10yF1zgEwZouc6O6LVX2u026wSGlNiwj2X7Yt2g+oU/OTbI2KtUZ5bqcnjryx8dQ==" saltValue="Z9e/zcTX08kdppTJkq9HTQ==" spinCount="100000" sheet="1" sort="0" autoFilter="0"/>
   <customSheetViews>
     <customSheetView guid="{324630F2-B0EE-4BA3-8B18-D88CA4B41460}" scale="75" showPageBreaks="1" showGridLines="0" fitToPage="1" printArea="1" showAutoFilter="1" hiddenColumns="1" view="pageBreakPreview">
       <selection activeCell="B2" sqref="B2:J2"/>
       <rowBreaks count="4" manualBreakCount="4">
         <brk id="13" min="1" max="9" man="1"/>
         <brk id="21" min="1" max="9" man="1"/>
         <brk id="30" min="1" max="9" man="1"/>
         <brk id="38" min="1" max="9" man="1"/>
       </rowBreaks>
       <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddFooter>Strona &amp;P z &amp;N</oddFooter>
       </headerFooter>
-      <autoFilter ref="B1:J1" xr:uid="{DAB179AA-18CD-4DB2-B3A8-0EB8817973AE}"/>
+      <autoFilter ref="B1:J1" xr:uid="{D6C80CE8-1BAA-4B8B-8033-18D74D3F1BBA}"/>
     </customSheetView>
   </customSheetViews>
   <phoneticPr fontId="3" type="noConversion"/>
-  <dataValidations count="4">
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Nieprawdiłowy format, przykład 2018-01-01" sqref="F406 F368:F374 F340:F341 F349:F352 F355:F356 F360:F362 F301:F307 F309 F317 F325:F333 F264 F270 F272:F274 F277:F283 F285:F297 F211:F216 F224 F226:F235 F243:F246 F249:F250 F255:F261 F171:F176 F178 F180:F181 F183 F196 F204:F209 F85:F95 F97:F105 F111:F125 F129:F133 F137:F169 F8:F13 F18:F19 F21:F23 F26:F27 F30:F38 F40:F47 F51:F55 F59:F62 F71:F83" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations count="5">
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Nieprawdiłowy format, przykład 2018-01-01" sqref="F541 F503:F509 F475:F476 F484:F487 F490:F491 F495:F497 F436:F442 F444 F452 F460:F468 F399 F405 F407:F409 F412:F418 F420:F432 F346:F351 F359 F361:F370 F378:F381 F384:F385 F390:F396 F306:F311 F313 F315:F316 F318 F331 F339:F344 F220:F230 F232:F240 F246:F260 F264:F268 F272:F304 F153:F154 F156:F158 F161:F162 F165:F173 F175:F182 F186:F190 F194:F197 F206:F218 F91:F99 F104 F112:F113 F115:F119 F122:F125 F128:F134 F137 F139:F148 F50:F55 F58:F62 F66:F74 F76:F80 F85:F87 F8:F10 F12:F14 F16:F33 F35 F37 F40:F48" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>36161</formula1>
       <formula2>2958101</formula2>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Niepoprawna wartość, przykład 10000000000" sqref="G406 G361:G362 G367 G373:G376 G340:G341 G349:G354 G359 G301:G303 G317 G325:G326 G328 G330:G333 G257:G259 G261:G264 G273:G274 G277:G283 G286:G297 G211:G216 G224 G226 G231:G232 G234:G235 G243:G246 G250 G252:G255 G157:G167 G172:G176 G178 G180:G181 G183 G201:G202 G205:G209 G85:G94 G99:G105 G111:G125 G129:G130 G132:G134 G137:G155 G8:G13 G18:G23 G26:G27 G30:G33 G40:G47 G51 G53:G55 G59:G60 G63:G64 G72 G75:G83" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Niepoprawna wartość, przykład 10000000000" sqref="G541 G496:G497 G502 G508:G511 G475:G476 G484:G489 G494 G436:G438 G452 G460:G461 G463 G465:G468 G392:G394 G396:G399 G408:G409 G412:G418 G421:G432 G346:G351 G359 G361 G366:G367 G369:G370 G378:G381 G385 G387:G390 G292:G302 G307:G311 G313 G315:G316 G318 G336:G337 G340:G344 G220:G229 G234:G240 G246:G260 G264:G265 G267:G269 G272:G290 G153:G158 G161:G162 G165:G168 G175:G182 G186 G188:G190 G194:G195 G198:G199 G207 G210:G218 G87 G91:G104 G112:G113 G122:G125 G129 G132:G133 G137 G139:G148 G50:G62 G66:G67 G69:G73 G76 G78:G80 G8:G10 G12:G14 G16:G32 G35 G37:G38 G40 G42:G48" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>0</formula1>
       <formula2>9.99999999999999E+25</formula2>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Nieprawdiłowy format, przykład 2018-01-01" sqref="H406 H368:H373 H340:H341 H349:H352 G355:H356 H357:H358 H360:H362 H301:H309 H317 H325:H333 G327 H264 H269:H274 H277:H283 G285:H285 H286:H297 H211:H216 H224:H235 H243:H246 G249:H249 H250:H251 H255:H261 H159:H176 H178 H180:H181 H183 G185:H196 H197:H200 H204:H209 H111:H125 G127:G128 H127:H133 H137:H156 H8:H13 H16:H23 F20 H26:H28 H30:H38 H40:H47 H51:H55 G58 H58:H62 H71:H105" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Niepoprawna wartość, przykład 10000000000" sqref="G233" xr:uid="{14EF5265-1D24-4B09-BD2E-FBF2154FB680}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Nieprawdiłowy format, przykład 2018-01-01" sqref="H541 H503:H508 H475:H476 H484:H487 G490:H491 H492:H493 H495:H497 H436:H444 H452 H460:H468 G462 H399 H404:H409 H412:H418 G420:H420 H421:H432 H346:H351 H359:H370 H378:H381 G384:H384 H385:H386 H390:H396 H294:H311 H313 H315:H316 H318 G320:H331 H332:H335 H339:H344 H246:H260 G262:G263 H262:H268 H272:H291 H151:H158 F155 H161:H163 H165:H173 H175:H182 H186:H190 G193 H193:H197 H206:H240 H139:H148 H122:H125 H128:H134 H137 H90:H119 F56:F57 H50:H62 H66:H74 H76 H79:H81 G81 H85:H87 H8:H10 H12:H14 H16:H33 H35 H37 H40:H48" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Uwaga" error="Niepoprawna wartość, przykład 10000000000" sqref="G368" xr:uid="{14EF5265-1D24-4B09-BD2E-FBF2154FB680}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D118 D74" xr:uid="{C3CC888E-1CF4-42E0-B5F7-B2E29C70B68C}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
   </dataValidations>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Strona &amp;P z &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="433" min="1" max="9" man="1"/>
-    <brk id="441" min="1" max="9" man="1"/>
+    <brk id="568" min="1" max="9" man="1"/>
+    <brk id="576" min="1" max="9" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>